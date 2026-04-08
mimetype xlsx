--- v0 (2026-04-06)
+++ v1 (2026-04-08)
@@ -22,115 +22,108 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Income Statement" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Cash Flow" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Key Ratios" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Growth Rates" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.00&quot;%&quot;"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Consolas"/>
       <b val="1"/>
       <color rgb="00fbbf24"/>
       <sz val="13"/>
     </font>
     <font>
       <name val="Consolas"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <color rgb="00fbbf24"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000f172a"/>
         <bgColor rgb="000f172a"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="001f2937"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -459,51 +452,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N141"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -565,3826 +558,1718 @@
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>2016 (tỷ đồng)</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2015 (tỷ đồng)</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2014 (tỷ đồng)</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>2013 (tỷ đồng)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">TÀI SẢN </t>
-[...14 lines deleted...]
-      <c r="N4" s="4" t="n"/>
+          <t>CURRENT ASSETS (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="n">
+        <v>7635.72</v>
+      </c>
+      <c r="C4" s="4" t="n">
+        <v>6756.02</v>
+      </c>
+      <c r="D4" s="4" t="n">
+        <v>7127.72</v>
+      </c>
+      <c r="E4" s="4" t="n">
+        <v>7466.56</v>
+      </c>
+      <c r="F4" s="4" t="n">
+        <v>7327.98</v>
+      </c>
+      <c r="G4" s="4" t="n">
+        <v>6427.66</v>
+      </c>
+      <c r="H4" s="4" t="n">
+        <v>6652.6</v>
+      </c>
+      <c r="I4" s="4" t="n">
+        <v>5070.46</v>
+      </c>
+      <c r="J4" s="4" t="n">
+        <v>4355.04</v>
+      </c>
+      <c r="K4" s="4" t="n">
+        <v>3473.37</v>
+      </c>
+      <c r="L4" s="4" t="n">
+        <v>3560.22</v>
+      </c>
+      <c r="M4" s="4" t="n">
+        <v>1634.39</v>
+      </c>
+      <c r="N4" s="4" t="n">
+        <v>1024.44</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N5" s="5" t="n"/>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Cash and cash equivalents (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="n">
+        <v>730.01</v>
+      </c>
+      <c r="C5" s="4" t="n">
+        <v>30.38</v>
+      </c>
+      <c r="D5" s="4" t="n">
+        <v>704.51</v>
+      </c>
+      <c r="E5" s="4" t="n">
+        <v>239.72</v>
+      </c>
+      <c r="F5" s="4" t="n">
+        <v>152.51</v>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>298.02</v>
+      </c>
+      <c r="H5" s="4" t="n">
+        <v>118.14</v>
+      </c>
+      <c r="I5" s="4" t="n">
+        <v>124.63</v>
+      </c>
+      <c r="J5" s="4" t="n">
+        <v>108.17</v>
+      </c>
+      <c r="K5" s="4" t="n">
+        <v>77.13</v>
+      </c>
+      <c r="L5" s="4" t="n">
+        <v>308.44</v>
+      </c>
+      <c r="M5" s="4" t="n">
+        <v>42.13</v>
+      </c>
+      <c r="N5" s="4" t="n">
+        <v>46.28</v>
+      </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="C6" s="5" t="n">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Short-term investments (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n">
+        <v>3948.62</v>
+      </c>
+      <c r="C6" s="4" t="n">
+        <v>3667.22</v>
+      </c>
+      <c r="D6" s="4" t="n">
+        <v>3370.89</v>
+      </c>
+      <c r="E6" s="4" t="n">
+        <v>3855.15</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>3906.84</v>
+      </c>
+      <c r="G6" s="4" t="n">
+        <v>3103.09</v>
+      </c>
+      <c r="H6" s="4" t="n">
+        <v>3178.43</v>
+      </c>
+      <c r="I6" s="4" t="n">
+        <v>2761.96</v>
+      </c>
+      <c r="J6" s="4" t="n">
+        <v>2471.84</v>
+      </c>
+      <c r="K6" s="4" t="n">
+        <v>1982.14</v>
+      </c>
+      <c r="L6" s="4" t="n">
+        <v>2002.8</v>
+      </c>
+      <c r="M6" s="4" t="n">
+        <v>680.65</v>
+      </c>
+      <c r="N6" s="4" t="n">
+        <v>627.09</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Accounts receivable (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="n">
+        <v>1176.43</v>
+      </c>
+      <c r="C7" s="4" t="n">
+        <v>1053.59</v>
+      </c>
+      <c r="D7" s="4" t="n">
+        <v>906.46</v>
+      </c>
+      <c r="E7" s="4" t="n">
+        <v>972.98</v>
+      </c>
+      <c r="F7" s="4" t="n">
+        <v>894.39</v>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>1018.4</v>
+      </c>
+      <c r="H7" s="4" t="n">
+        <v>957.13</v>
+      </c>
+      <c r="I7" s="4" t="n">
+        <v>843.74</v>
+      </c>
+      <c r="J7" s="4" t="n">
+        <v>760</v>
+      </c>
+      <c r="K7" s="4" t="n">
+        <v>694.29</v>
+      </c>
+      <c r="L7" s="4" t="n">
+        <v>601.0700000000001</v>
+      </c>
+      <c r="M7" s="4" t="n">
+        <v>382.08</v>
+      </c>
+      <c r="N7" s="4" t="n">
+        <v>319.91</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Net Inventories</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="C8" s="4" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="D8" s="4" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E8" s="4" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="F8" s="4" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G8" s="4" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="H8" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="I8" s="4" t="n">
+        <v>9.59</v>
+      </c>
+      <c r="J8" s="4" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="K8" s="4" t="n">
+        <v>11.32</v>
+      </c>
+      <c r="L8" s="4" t="n">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="M8" s="4" t="n">
+        <v>8.050000000000001</v>
+      </c>
+      <c r="N8" s="4" t="n">
+        <v>8.65</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Other current assets</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="n">
+        <v>267.38</v>
+      </c>
+      <c r="C9" s="4" t="n">
+        <v>341.26</v>
+      </c>
+      <c r="D9" s="4" t="n">
+        <v>504.3</v>
+      </c>
+      <c r="E9" s="4" t="n">
+        <v>742.78</v>
+      </c>
+      <c r="F9" s="4" t="n">
+        <v>671.51</v>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>590.3200000000001</v>
+      </c>
+      <c r="H9" s="4" t="n">
+        <v>399.51</v>
+      </c>
+      <c r="I9" s="4" t="n">
+        <v>250.64</v>
+      </c>
+      <c r="J9" s="4" t="n">
+        <v>184.57</v>
+      </c>
+      <c r="K9" s="4" t="n">
+        <v>159.74</v>
+      </c>
+      <c r="L9" s="4" t="n">
+        <v>125</v>
+      </c>
+      <c r="M9" s="4" t="n">
+        <v>128.57</v>
+      </c>
+      <c r="N9" s="4" t="n">
+        <v>22.51</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>LONG-TERM ASSETS (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="n">
+        <v>689.52</v>
+      </c>
+      <c r="C10" s="4" t="n">
+        <v>1668.28</v>
+      </c>
+      <c r="D10" s="4" t="n">
+        <v>1091.07</v>
+      </c>
+      <c r="E10" s="4" t="n">
+        <v>908.33</v>
+      </c>
+      <c r="F10" s="4" t="n">
+        <v>1236.78</v>
+      </c>
+      <c r="G10" s="4" t="n">
+        <v>1339.59</v>
+      </c>
+      <c r="H10" s="4" t="n">
+        <v>961.95</v>
+      </c>
+      <c r="I10" s="4" t="n">
+        <v>1038.91</v>
+      </c>
+      <c r="J10" s="4" t="n">
+        <v>1043.94</v>
+      </c>
+      <c r="K10" s="4" t="n">
+        <v>1467.82</v>
+      </c>
+      <c r="L10" s="4" t="n">
+        <v>727.74</v>
+      </c>
+      <c r="M10" s="4" t="n">
+        <v>842.02</v>
+      </c>
+      <c r="N10" s="4" t="n">
+        <v>701.9</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>Long-term trade receivables (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="n">
+        <v>19.93</v>
+      </c>
+      <c r="C11" s="4" t="n">
+        <v>13.93</v>
+      </c>
+      <c r="D11" s="4" t="n">
+        <v>15.24</v>
+      </c>
+      <c r="E11" s="4" t="n">
+        <v>16.39</v>
+      </c>
+      <c r="F11" s="4" t="n">
+        <v>18.09</v>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>58.14</v>
+      </c>
+      <c r="H11" s="4" t="n">
+        <v>83.26000000000001</v>
+      </c>
+      <c r="I11" s="4" t="n">
+        <v>18.79</v>
+      </c>
+      <c r="J11" s="4" t="n">
+        <v>17.86</v>
+      </c>
+      <c r="K11" s="4" t="n">
+        <v>16.8</v>
+      </c>
+      <c r="L11" s="4" t="n">
+        <v>17.75</v>
+      </c>
+      <c r="M11" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" s="4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>Fixed assets (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="n">
+        <v>404.5</v>
+      </c>
+      <c r="C12" s="4" t="n">
+        <v>440.01</v>
+      </c>
+      <c r="D12" s="4" t="n">
+        <v>418.7</v>
+      </c>
+      <c r="E12" s="4" t="n">
+        <v>445.82</v>
+      </c>
+      <c r="F12" s="4" t="n">
+        <v>129.74</v>
+      </c>
+      <c r="G12" s="4" t="n">
+        <v>95.64</v>
+      </c>
+      <c r="H12" s="4" t="n">
+        <v>107.26</v>
+      </c>
+      <c r="I12" s="4" t="n">
+        <v>96.08</v>
+      </c>
+      <c r="J12" s="4" t="n">
+        <v>84.92</v>
+      </c>
+      <c r="K12" s="4" t="n">
+        <v>75.94</v>
+      </c>
+      <c r="L12" s="4" t="n">
+        <v>60.21</v>
+      </c>
+      <c r="M12" s="4" t="n">
+        <v>217.93</v>
+      </c>
+      <c r="N12" s="4" t="n">
+        <v>81.78</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>Investment in properties</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="n">
+        <v>31.35</v>
+      </c>
+      <c r="C13" s="4" t="n">
+        <v>36.94</v>
+      </c>
+      <c r="D13" s="4" t="n">
+        <v>110.18</v>
+      </c>
+      <c r="E13" s="4" t="n">
+        <v>113.04</v>
+      </c>
+      <c r="F13" s="4" t="n">
+        <v>324.72</v>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>106.93</v>
+      </c>
+      <c r="H13" s="4" t="n">
+        <v>134.27</v>
+      </c>
+      <c r="I13" s="4" t="n">
+        <v>114.49</v>
+      </c>
+      <c r="J13" s="4" t="n">
+        <v>115.89</v>
+      </c>
+      <c r="K13" s="4" t="n">
+        <v>110.51</v>
+      </c>
+      <c r="L13" s="4" t="n">
+        <v>90.33</v>
+      </c>
+      <c r="M13" s="4" t="n">
+        <v>6.99</v>
+      </c>
+      <c r="N13" s="4" t="n">
+        <v>6.99</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>Long-term investments (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="n">
+        <v>132.59</v>
+      </c>
+      <c r="C14" s="4" t="n">
+        <v>1092.99</v>
+      </c>
+      <c r="D14" s="4" t="n">
+        <v>528.75</v>
+      </c>
+      <c r="E14" s="4" t="n">
+        <v>308.04</v>
+      </c>
+      <c r="F14" s="4" t="n">
+        <v>725.77</v>
+      </c>
+      <c r="G14" s="4" t="n">
+        <v>1013.62</v>
+      </c>
+      <c r="H14" s="4" t="n">
+        <v>553.85</v>
+      </c>
+      <c r="I14" s="4" t="n">
+        <v>736.58</v>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>776.17</v>
+      </c>
+      <c r="K14" s="4" t="n">
+        <v>1186.85</v>
+      </c>
+      <c r="L14" s="4" t="n">
+        <v>516.59</v>
+      </c>
+      <c r="M14" s="4" t="n">
+        <v>586.88</v>
+      </c>
+      <c r="N14" s="4" t="n">
+        <v>463.36</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>Other non-current assets</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="n">
+        <v>41.41</v>
+      </c>
+      <c r="C15" s="4" t="n">
+        <v>21.91</v>
+      </c>
+      <c r="D15" s="4" t="n">
+        <v>18.21</v>
+      </c>
+      <c r="E15" s="4" t="n">
+        <v>25.04</v>
+      </c>
+      <c r="F15" s="4" t="n">
+        <v>38.46</v>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>39.17</v>
+      </c>
+      <c r="H15" s="4" t="n">
+        <v>34.02</v>
+      </c>
+      <c r="I15" s="4" t="n">
+        <v>37.31</v>
+      </c>
+      <c r="J15" s="4" t="n">
         <v>30.38</v>
       </c>
-      <c r="D6" s="5" t="n">
-[...303 lines deleted...]
-      <c r="N15" s="5" t="n"/>
+      <c r="K15" s="4" t="n">
+        <v>24.6</v>
+      </c>
+      <c r="L15" s="4" t="n">
+        <v>16.9</v>
+      </c>
+      <c r="M15" s="4" t="n">
+        <v>19.43</v>
+      </c>
+      <c r="N15" s="4" t="n">
+        <v>25.09</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>1.2. Phải thu khác của khách hàng</t>
-[...14 lines deleted...]
-      <c r="N16" s="4" t="n"/>
+          <t>TOTAL ASSETS (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="n">
+        <v>8325.24</v>
+      </c>
+      <c r="C16" s="4" t="n">
+        <v>8424.299999999999</v>
+      </c>
+      <c r="D16" s="4" t="n">
+        <v>8218.790000000001</v>
+      </c>
+      <c r="E16" s="4" t="n">
+        <v>8374.879999999999</v>
+      </c>
+      <c r="F16" s="4" t="n">
+        <v>8564.76</v>
+      </c>
+      <c r="G16" s="4" t="n">
+        <v>7767.26</v>
+      </c>
+      <c r="H16" s="4" t="n">
+        <v>7614.55</v>
+      </c>
+      <c r="I16" s="4" t="n">
+        <v>6109.37</v>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>5398.98</v>
+      </c>
+      <c r="K16" s="4" t="n">
+        <v>4941.19</v>
+      </c>
+      <c r="L16" s="4" t="n">
+        <v>4287.96</v>
+      </c>
+      <c r="M16" s="4" t="n">
+        <v>2476.41</v>
+      </c>
+      <c r="N16" s="4" t="n">
+        <v>1726.34</v>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...41 lines deleted...]
-        <v>56479039329</v>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>LIABILITIES (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="n">
+        <v>5663.19</v>
+      </c>
+      <c r="C17" s="4" t="n">
+        <v>6038.35</v>
+      </c>
+      <c r="D17" s="4" t="n">
+        <v>6154.52</v>
+      </c>
+      <c r="E17" s="4" t="n">
+        <v>6563.34</v>
+      </c>
+      <c r="F17" s="4" t="n">
+        <v>6384.54</v>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>5746.1</v>
+      </c>
+      <c r="H17" s="4" t="n">
+        <v>5746.98</v>
+      </c>
+      <c r="I17" s="4" t="n">
+        <v>4293.39</v>
+      </c>
+      <c r="J17" s="4" t="n">
+        <v>3497.83</v>
+      </c>
+      <c r="K17" s="4" t="n">
+        <v>3091.93</v>
+      </c>
+      <c r="L17" s="4" t="n">
+        <v>2444.58</v>
+      </c>
+      <c r="M17" s="4" t="n">
+        <v>1801.49</v>
+      </c>
+      <c r="N17" s="4" t="n">
+        <v>1066.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>3. Phải thu nội bộ ngắn hạn</t>
-[...14 lines deleted...]
-      <c r="N18" s="4" t="n"/>
+          <t>Current liabilities (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="n">
+        <v>5635.61</v>
+      </c>
+      <c r="C18" s="4" t="n">
+        <v>6029.07</v>
+      </c>
+      <c r="D18" s="4" t="n">
+        <v>6151.98</v>
+      </c>
+      <c r="E18" s="4" t="n">
+        <v>6558.21</v>
+      </c>
+      <c r="F18" s="4" t="n">
+        <v>6378.84</v>
+      </c>
+      <c r="G18" s="4" t="n">
+        <v>5743.62</v>
+      </c>
+      <c r="H18" s="4" t="n">
+        <v>5734.02</v>
+      </c>
+      <c r="I18" s="4" t="n">
+        <v>4283.88</v>
+      </c>
+      <c r="J18" s="4" t="n">
+        <v>3489.49</v>
+      </c>
+      <c r="K18" s="4" t="n">
+        <v>3087.41</v>
+      </c>
+      <c r="L18" s="4" t="n">
+        <v>2441.83</v>
+      </c>
+      <c r="M18" s="4" t="n">
+        <v>1751.85</v>
+      </c>
+      <c r="N18" s="4" t="n">
+        <v>203.78</v>
+      </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N19" s="5" t="n"/>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Long-term liabilities (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="n">
+        <v>27.58</v>
+      </c>
+      <c r="C19" s="4" t="n">
+        <v>9.279999999999999</v>
+      </c>
+      <c r="D19" s="4" t="n">
+        <v>2.54</v>
+      </c>
+      <c r="E19" s="4" t="n">
+        <v>5.13</v>
+      </c>
+      <c r="F19" s="4" t="n">
+        <v>5.69</v>
+      </c>
+      <c r="G19" s="4" t="n">
+        <v>2.48</v>
+      </c>
+      <c r="H19" s="4" t="n">
+        <v>12.96</v>
+      </c>
+      <c r="I19" s="4" t="n">
+        <v>9.51</v>
+      </c>
+      <c r="J19" s="4" t="n">
+        <v>8.34</v>
+      </c>
+      <c r="K19" s="4" t="n">
+        <v>4.52</v>
+      </c>
+      <c r="L19" s="4" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="M19" s="4" t="n">
+        <v>49.64</v>
+      </c>
+      <c r="N19" s="4" t="n">
+        <v>37.99</v>
+      </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N20" s="5" t="n"/>
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>OWNER'S EQUITY(Bn.VND)</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="n">
+        <v>2662.05</v>
+      </c>
+      <c r="C20" s="4" t="n">
+        <v>2385.95</v>
+      </c>
+      <c r="D20" s="4" t="n">
+        <v>2064.27</v>
+      </c>
+      <c r="E20" s="4" t="n">
+        <v>1811.54</v>
+      </c>
+      <c r="F20" s="4" t="n">
+        <v>2180.22</v>
+      </c>
+      <c r="G20" s="4" t="n">
+        <v>2021.15</v>
+      </c>
+      <c r="H20" s="4" t="n">
+        <v>1867.56</v>
+      </c>
+      <c r="I20" s="4" t="n">
+        <v>1815.98</v>
+      </c>
+      <c r="J20" s="4" t="n">
+        <v>1901.15</v>
+      </c>
+      <c r="K20" s="4" t="n">
+        <v>1849.26</v>
+      </c>
+      <c r="L20" s="4" t="n">
+        <v>1843.38</v>
+      </c>
+      <c r="M20" s="4" t="n">
+        <v>674.02</v>
+      </c>
+      <c r="N20" s="4" t="n">
+        <v>658.78</v>
+      </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N21" s="5" t="n"/>
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>Capital and reserves (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="n">
+        <v>2662.05</v>
+      </c>
+      <c r="C21" s="4" t="n">
+        <v>2385.95</v>
+      </c>
+      <c r="D21" s="4" t="n">
+        <v>2064.27</v>
+      </c>
+      <c r="E21" s="4" t="n">
+        <v>1811.54</v>
+      </c>
+      <c r="F21" s="4" t="n">
+        <v>2180.22</v>
+      </c>
+      <c r="G21" s="4" t="n">
+        <v>2021.15</v>
+      </c>
+      <c r="H21" s="4" t="n">
+        <v>1867.56</v>
+      </c>
+      <c r="I21" s="4" t="n">
+        <v>1815.98</v>
+      </c>
+      <c r="J21" s="4" t="n">
+        <v>1901.15</v>
+      </c>
+      <c r="K21" s="4" t="n">
+        <v>1849.26</v>
+      </c>
+      <c r="L21" s="4" t="n">
+        <v>1843.38</v>
+      </c>
+      <c r="M21" s="4" t="n">
+        <v>674.02</v>
+      </c>
+      <c r="N21" s="4" t="n">
+        <v>658.78</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>7. Tài sản thiếu chờ xử lý</t>
-[...14 lines deleted...]
-      <c r="N22" s="4" t="n"/>
+          <t>Undistributed earnings (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="n">
+        <v>902.96</v>
+      </c>
+      <c r="C22" s="4" t="n">
+        <v>640.92</v>
+      </c>
+      <c r="D22" s="4" t="n">
+        <v>319.32</v>
+      </c>
+      <c r="E22" s="4" t="n">
+        <v>66.67</v>
+      </c>
+      <c r="F22" s="4" t="n">
+        <v>438.39</v>
+      </c>
+      <c r="G22" s="4" t="n">
+        <v>294.42</v>
+      </c>
+      <c r="H22" s="4" t="n">
+        <v>151.9</v>
+      </c>
+      <c r="I22" s="4" t="n">
+        <v>110.59</v>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>198.19</v>
+      </c>
+      <c r="K22" s="4" t="n">
+        <v>154.99</v>
+      </c>
+      <c r="L22" s="4" t="n">
+        <v>156.06</v>
+      </c>
+      <c r="M22" s="4" t="n">
+        <v>63.79</v>
+      </c>
+      <c r="N22" s="4" t="n">
+        <v>54.56</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>8. Phải thu theo tiến độ kế hoạch hợp đồng xây dựng</t>
-[...14 lines deleted...]
-      <c r="N23" s="4" t="n"/>
+          <t>Minority Interest</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L23" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" s="4" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="N23" s="4" t="n">
+        <v>0.96</v>
+      </c>
     </row>
     <row r="24">
-      <c r="A24" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N24" s="5" t="n"/>
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>TOTAL RESOURCES (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="n">
+        <v>8325.24</v>
+      </c>
+      <c r="C24" s="4" t="n">
+        <v>8424.299999999999</v>
+      </c>
+      <c r="D24" s="4" t="n">
+        <v>8218.790000000001</v>
+      </c>
+      <c r="E24" s="4" t="n">
+        <v>8374.879999999999</v>
+      </c>
+      <c r="F24" s="4" t="n">
+        <v>8564.76</v>
+      </c>
+      <c r="G24" s="4" t="n">
+        <v>7767.26</v>
+      </c>
+      <c r="H24" s="4" t="n">
+        <v>7614.55</v>
+      </c>
+      <c r="I24" s="4" t="n">
+        <v>6109.37</v>
+      </c>
+      <c r="J24" s="4" t="n">
+        <v>5398.98</v>
+      </c>
+      <c r="K24" s="4" t="n">
+        <v>4941.19</v>
+      </c>
+      <c r="L24" s="4" t="n">
+        <v>4287.96</v>
+      </c>
+      <c r="M24" s="4" t="n">
+        <v>2476.41</v>
+      </c>
+      <c r="N24" s="4" t="n">
+        <v>1726.34</v>
+      </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N25" s="5" t="n"/>
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>Prepayments to suppliers (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="n">
+        <v>349.29</v>
+      </c>
+      <c r="C25" s="4" t="n">
+        <v>269.38</v>
+      </c>
+      <c r="D25" s="4" t="n">
+        <v>209.97</v>
+      </c>
+      <c r="E25" s="4" t="n">
+        <v>175.32</v>
+      </c>
+      <c r="F25" s="4" t="n">
+        <v>160.91</v>
+      </c>
+      <c r="G25" s="4" t="n">
+        <v>291.05</v>
+      </c>
+      <c r="H25" s="4" t="n">
+        <v>90.45999999999999</v>
+      </c>
+      <c r="I25" s="4" t="n">
+        <v>134.57</v>
+      </c>
+      <c r="J25" s="4" t="n">
+        <v>145.16</v>
+      </c>
+      <c r="K25" s="4" t="n">
+        <v>129.06</v>
+      </c>
+      <c r="L25" s="4" t="n">
+        <v>95.43000000000001</v>
+      </c>
+      <c r="M25" s="4" t="n">
+        <v>51.19</v>
+      </c>
+      <c r="N25" s="4" t="n">
+        <v>56.48</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2. Dự phòng giảm giá hàng tồn kho </t>
-[...14 lines deleted...]
-      <c r="N26" s="4" t="n"/>
+          <t>Short-term loans receivables (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="C26" s="4" t="n">
+        <v>34</v>
+      </c>
+      <c r="D26" s="4" t="n">
+        <v>34</v>
+      </c>
+      <c r="E26" s="4" t="n">
+        <v>34.57</v>
+      </c>
+      <c r="F26" s="4" t="n">
+        <v>6.57</v>
+      </c>
+      <c r="G26" s="4" t="n">
+        <v>13.14</v>
+      </c>
+      <c r="H26" s="4" t="n">
+        <v>13.14</v>
+      </c>
+      <c r="I26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N27" s="5" t="n"/>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>Inventories, Net (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B27" s="4" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="C27" s="4" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="D27" s="4" t="n">
+        <v>0.57</v>
+      </c>
+      <c r="E27" s="4" t="n">
+        <v>1.52</v>
+      </c>
+      <c r="F27" s="4" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="G27" s="4" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="H27" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="I27" s="4" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="J27" s="4" t="n">
+        <v>9.35</v>
+      </c>
+      <c r="K27" s="4" t="n">
+        <v>11.32</v>
+      </c>
+      <c r="L27" s="4" t="n">
+        <v>9.699999999999999</v>
+      </c>
+      <c r="M27" s="4" t="n">
+        <v>8.050000000000001</v>
+      </c>
+      <c r="N27" s="4" t="n">
+        <v>8.65</v>
+      </c>
     </row>
     <row r="28">
-      <c r="A28" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N28" s="5" t="n"/>
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>Other current assets (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" s="4" t="n">
+        <v>17.97</v>
+      </c>
+      <c r="N28" s="4" t="n">
+        <v>17.61</v>
+      </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N29" s="5" t="n"/>
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>Investment and development funds (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="n">
+        <v>28.64</v>
+      </c>
+      <c r="C29" s="4" t="n">
+        <v>28.64</v>
+      </c>
+      <c r="D29" s="4" t="n">
+        <v>28.64</v>
+      </c>
+      <c r="E29" s="4" t="n">
+        <v>28.64</v>
+      </c>
+      <c r="F29" s="4" t="n">
+        <v>26.02</v>
+      </c>
+      <c r="G29" s="4" t="n">
+        <v>23.52</v>
+      </c>
+      <c r="H29" s="4" t="n">
+        <v>22.93</v>
+      </c>
+      <c r="I29" s="4" t="n">
+        <v>22.64</v>
+      </c>
+      <c r="J29" s="4" t="n">
+        <v>21.06</v>
+      </c>
+      <c r="K29" s="4" t="n">
+        <v>19.77</v>
+      </c>
+      <c r="L29" s="4" t="n">
+        <v>18.17</v>
+      </c>
+      <c r="M29" s="4" t="n">
+        <v>17.51</v>
+      </c>
+      <c r="N29" s="4" t="n">
+        <v>17.49</v>
+      </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N30" s="5" t="n"/>
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>Common shares (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B30" s="4" t="n">
+        <v>1205.92</v>
+      </c>
+      <c r="C30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="D30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="E30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="F30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="G30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="H30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="I30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="J30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="K30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="L30" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="M30" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="31">
-      <c r="A31" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N31" s="5" t="n"/>
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>Paid-in capital (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B31" s="4" t="n">
+        <v>1205.92</v>
+      </c>
+      <c r="C31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="D31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="E31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="F31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="G31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="H31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="I31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="J31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="K31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="L31" s="4" t="n">
+        <v>803.96</v>
+      </c>
+      <c r="M31" s="4" t="n">
+        <v>503.96</v>
+      </c>
+      <c r="N31" s="4" t="n">
+        <v>503.96</v>
+      </c>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N32" s="5" t="n"/>
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>Long-term borrowings (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" s="4" t="n">
+        <v>11.36</v>
+      </c>
+      <c r="I32" s="4" t="n">
+        <v>7.53</v>
+      </c>
+      <c r="J32" s="4" t="n">
+        <v>6.74</v>
+      </c>
+      <c r="K32" s="4" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="L32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>4. Giao dịch mua bán lại trái phiếu Chính phủ</t>
-[...14 lines deleted...]
-      <c r="N33" s="4" t="n"/>
+          <t>Advances from customers (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B33" s="4" t="n">
+        <v>14.38</v>
+      </c>
+      <c r="C33" s="4" t="n">
+        <v>5.72</v>
+      </c>
+      <c r="D33" s="4" t="n">
+        <v>5.67</v>
+      </c>
+      <c r="E33" s="4" t="n">
+        <v>8.029999999999999</v>
+      </c>
+      <c r="F33" s="4" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="G33" s="4" t="n">
+        <v>5.16</v>
+      </c>
+      <c r="H33" s="4" t="n">
+        <v>6.82</v>
+      </c>
+      <c r="I33" s="4" t="n">
+        <v>10.49</v>
+      </c>
+      <c r="J33" s="4" t="n">
+        <v>7.12</v>
+      </c>
+      <c r="K33" s="4" t="n">
+        <v>25.81</v>
+      </c>
+      <c r="L33" s="4" t="n">
+        <v>37.37</v>
+      </c>
+      <c r="M33" s="4" t="n">
+        <v>7.98</v>
+      </c>
+      <c r="N33" s="4" t="n">
+        <v>4.34</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>5. Tài sản ngắn hạn khác</t>
-[...14 lines deleted...]
-      <c r="N34" s="4" t="n"/>
+          <t>Short-term borrowings (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="n">
+        <v>288</v>
+      </c>
+      <c r="C34" s="4" t="n">
+        <v>301.66</v>
+      </c>
+      <c r="D34" s="4" t="n">
+        <v>58.6</v>
+      </c>
+      <c r="E34" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F34" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G34" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H34" s="4" t="n">
+        <v>6.29</v>
+      </c>
+      <c r="I34" s="4" t="n">
+        <v>126.06</v>
+      </c>
+      <c r="J34" s="4" t="n">
+        <v>197.78</v>
+      </c>
+      <c r="K34" s="4" t="n">
+        <v>71.7</v>
+      </c>
+      <c r="L34" s="4" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="M34" s="4" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="N34" s="4" t="n">
+        <v>3.5</v>
+      </c>
     </row>
     <row r="35">
-      <c r="A35" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N35" s="5" t="n"/>
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>Good will (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H35" s="4" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="I35" s="4" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="J35" s="4" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="K35" s="4" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="L35" s="4" t="n">
+        <v>2.63</v>
+      </c>
+      <c r="M35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="36">
-      <c r="A36" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N36" s="5" t="n"/>
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>Long-term prepayments (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="n">
+        <v>41.39</v>
+      </c>
+      <c r="C36" s="4" t="n">
+        <v>21.89</v>
+      </c>
+      <c r="D36" s="4" t="n">
+        <v>18.21</v>
+      </c>
+      <c r="E36" s="4" t="n">
+        <v>25.04</v>
+      </c>
+      <c r="F36" s="4" t="n">
+        <v>38.46</v>
+      </c>
+      <c r="G36" s="4" t="n">
+        <v>39.17</v>
+      </c>
+      <c r="H36" s="4" t="n">
+        <v>32.54</v>
+      </c>
+      <c r="I36" s="4" t="n">
+        <v>35.52</v>
+      </c>
+      <c r="J36" s="4" t="n">
+        <v>28.35</v>
+      </c>
+      <c r="K36" s="4" t="n">
+        <v>22.22</v>
+      </c>
+      <c r="L36" s="4" t="n">
+        <v>14.23</v>
+      </c>
+      <c r="M36" s="4" t="n">
+        <v>10.47</v>
+      </c>
+      <c r="N36" s="4" t="n">
+        <v>9.41</v>
+      </c>
     </row>
     <row r="37">
-      <c r="A37" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N37" s="5" t="n"/>
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>Other long-term assets (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="C37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="D37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="E37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="F37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="G37" s="4" t="n">
+        <v>30.13</v>
+      </c>
+      <c r="H37" s="4" t="n">
+        <v>96.37</v>
+      </c>
+      <c r="I37" s="4" t="n">
+        <v>155.76</v>
+      </c>
+      <c r="J37" s="4" t="n">
+        <v>245.43</v>
+      </c>
+      <c r="K37" s="4" t="n">
+        <v>235.46</v>
+      </c>
+      <c r="L37" s="4" t="n">
+        <v>174.4</v>
+      </c>
+      <c r="M37" s="4" t="n">
+        <v>478.44</v>
+      </c>
+      <c r="N37" s="4" t="n">
+        <v>356.82</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" s="4" t="inlineStr">
-[...41 lines deleted...]
-        <v>701900517781</v>
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>Other long-term receivables (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B38" s="4" t="n">
+        <v>19.93</v>
+      </c>
+      <c r="C38" s="4" t="n">
+        <v>13.93</v>
+      </c>
+      <c r="D38" s="4" t="n">
+        <v>15.24</v>
+      </c>
+      <c r="E38" s="4" t="n">
+        <v>16.39</v>
+      </c>
+      <c r="F38" s="4" t="n">
+        <v>18.09</v>
+      </c>
+      <c r="G38" s="4" t="n">
+        <v>58.14</v>
+      </c>
+      <c r="H38" s="4" t="n">
+        <v>83.01000000000001</v>
+      </c>
+      <c r="I38" s="4" t="n">
+        <v>18.79</v>
+      </c>
+      <c r="J38" s="4" t="n">
+        <v>17.86</v>
+      </c>
+      <c r="K38" s="4" t="n">
+        <v>16.8</v>
+      </c>
+      <c r="L38" s="4" t="n">
+        <v>17.75</v>
+      </c>
+      <c r="M38" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" s="4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="4" t="inlineStr">
-[...2584 lines deleted...]
-      <c r="B134" s="5" t="n">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>MINORITY INTERESTS</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="n">
         <v>4.09</v>
       </c>
-      <c r="C134" s="5" t="n">
+      <c r="C39" s="4" t="n">
         <v>4.09</v>
       </c>
-      <c r="D134" s="5" t="n">
+      <c r="D39" s="4" t="n">
         <v>4.01</v>
       </c>
-      <c r="E134" s="5" t="n">
+      <c r="E39" s="4" t="n">
         <v>3.93</v>
       </c>
-      <c r="F134" s="5" t="n"/>
-[...173 lines deleted...]
-      <c r="N141" s="5" t="n"/>
+      <c r="F39" s="4" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="G39" s="4" t="n">
+        <v>3.4</v>
+      </c>
+      <c r="H39" s="4" t="n">
+        <v>5.43</v>
+      </c>
+      <c r="I39" s="4" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="J39" s="4" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="K39" s="4" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="L39" s="4" t="n">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="M39" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N87"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -4444,2224 +2329,1030 @@
           <t>2017 (tỷ đồng)</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>2016 (tỷ đồng)</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2015 (tỷ đồng)</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2014 (tỷ đồng)</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>2013 (tỷ đồng)</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B4" s="5" t="n">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Revenue (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="n">
         <v>4023.92</v>
       </c>
-      <c r="C4" s="5" t="n">
+      <c r="C4" s="4" t="n">
         <v>4725.35</v>
       </c>
-      <c r="D4" s="5" t="n">
+      <c r="D4" s="4" t="n">
         <v>5911.88</v>
       </c>
-      <c r="E4" s="5" t="n">
+      <c r="E4" s="4" t="n">
         <v>6105.62</v>
       </c>
-      <c r="F4" s="5" t="n"/>
-[...7 lines deleted...]
-      <c r="N4" s="5" t="n"/>
+      <c r="F4" s="4" t="n">
+        <v>5704.23</v>
+      </c>
+      <c r="G4" s="4" t="n">
+        <v>6079.51</v>
+      </c>
+      <c r="H4" s="4" t="n">
+        <v>4785.98</v>
+      </c>
+      <c r="I4" s="4" t="n">
+        <v>3789.12</v>
+      </c>
+      <c r="J4" s="4" t="n">
+        <v>3287.79</v>
+      </c>
+      <c r="K4" s="4" t="n">
+        <v>2904.97</v>
+      </c>
+      <c r="L4" s="4" t="n">
+        <v>2209.66</v>
+      </c>
+      <c r="M4" s="4" t="n">
+        <v>1690.95</v>
+      </c>
+      <c r="N4" s="4" t="n">
+        <v>1576.35</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N5" s="5" t="n"/>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Revenue YoY (%)</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="C5" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="D5" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="E5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N6" s="5" t="n"/>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Attribute to parent company (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n">
+        <v>291.55</v>
+      </c>
+      <c r="C6" s="4" t="n">
+        <v>321.67</v>
+      </c>
+      <c r="D6" s="4" t="n">
+        <v>252.79</v>
+      </c>
+      <c r="E6" s="4" t="n">
+        <v>-347.39</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>257.37</v>
+      </c>
+      <c r="G6" s="4" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="H6" s="4" t="n">
+        <v>113.25</v>
+      </c>
+      <c r="I6" s="4" t="n">
+        <v>16.97</v>
+      </c>
+      <c r="J6" s="4" t="n">
+        <v>153.69</v>
+      </c>
+      <c r="K6" s="4" t="n">
+        <v>108.3</v>
+      </c>
+      <c r="L6" s="4" t="n">
+        <v>160.2</v>
+      </c>
+      <c r="M6" s="4" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="N6" s="4" t="n">
+        <v>54.85</v>
+      </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N7" s="5" t="n"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Attribute to parent company YoY (%)</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="C7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="F7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="J7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="L7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N8" s="5" t="n"/>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Net Sales</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="n">
+        <v>3259.45</v>
+      </c>
+      <c r="C8" s="4" t="n">
+        <v>3891.28</v>
+      </c>
+      <c r="D8" s="4" t="n">
+        <v>4878.34</v>
+      </c>
+      <c r="E8" s="4" t="n">
+        <v>5152.97</v>
+      </c>
+      <c r="F8" s="4" t="n">
+        <v>4963.7</v>
+      </c>
+      <c r="G8" s="4" t="n">
+        <v>4734.13</v>
+      </c>
+      <c r="H8" s="4" t="n">
+        <v>4310.24</v>
+      </c>
+      <c r="I8" s="4" t="n">
+        <v>3377.07</v>
+      </c>
+      <c r="J8" s="4" t="n">
+        <v>2781.99</v>
+      </c>
+      <c r="K8" s="4" t="n">
+        <v>2542.39</v>
+      </c>
+      <c r="L8" s="4" t="n">
+        <v>1892.92</v>
+      </c>
+      <c r="M8" s="4" t="n">
+        <v>1441.45</v>
+      </c>
+      <c r="N8" s="4" t="n">
+        <v>1322.37</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N9" s="5" t="n"/>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Gross Profit</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="n">
+        <v>412.2</v>
+      </c>
+      <c r="C9" s="4" t="n">
+        <v>441.09</v>
+      </c>
+      <c r="D9" s="4" t="n">
+        <v>310.59</v>
+      </c>
+      <c r="E9" s="4" t="n">
+        <v>-200.44</v>
+      </c>
+      <c r="F9" s="4" t="n">
+        <v>405.51</v>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>699.65</v>
+      </c>
+      <c r="H9" s="4" t="n">
+        <v>675.09</v>
+      </c>
+      <c r="I9" s="4" t="n">
+        <v>591.3</v>
+      </c>
+      <c r="J9" s="4" t="n">
+        <v>553.29</v>
+      </c>
+      <c r="K9" s="4" t="n">
+        <v>493</v>
+      </c>
+      <c r="L9" s="4" t="n">
+        <v>397.21</v>
+      </c>
+      <c r="M9" s="4" t="n">
+        <v>368.99</v>
+      </c>
+      <c r="N9" s="4" t="n">
+        <v>528.9400000000001</v>
+      </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N10" s="5" t="n"/>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Financial Income</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="n">
+        <v>278.17</v>
+      </c>
+      <c r="C10" s="4" t="n">
+        <v>204.95</v>
+      </c>
+      <c r="D10" s="4" t="n">
+        <v>271.72</v>
+      </c>
+      <c r="E10" s="4" t="n">
+        <v>156.03</v>
+      </c>
+      <c r="F10" s="4" t="n">
+        <v>189.49</v>
+      </c>
+      <c r="G10" s="4" t="n">
+        <v>190.57</v>
+      </c>
+      <c r="H10" s="4" t="n">
+        <v>187.9</v>
+      </c>
+      <c r="I10" s="4" t="n">
+        <v>172.12</v>
+      </c>
+      <c r="J10" s="4" t="n">
+        <v>245.42</v>
+      </c>
+      <c r="K10" s="4" t="n">
+        <v>156.99</v>
+      </c>
+      <c r="L10" s="4" t="n">
+        <v>150.16</v>
+      </c>
+      <c r="M10" s="4" t="n">
+        <v>104.6</v>
+      </c>
+      <c r="N10" s="4" t="n">
+        <v>101.35</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Các khoản giảm trừ</t>
-[...14 lines deleted...]
-      <c r="N11" s="4" t="n"/>
+          <t>Financial Expenses</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="n">
+        <v>-138.71</v>
+      </c>
+      <c r="C11" s="4" t="n">
+        <v>-56.43</v>
+      </c>
+      <c r="D11" s="4" t="n">
+        <v>-65.75</v>
+      </c>
+      <c r="E11" s="4" t="n">
+        <v>-55.53</v>
+      </c>
+      <c r="F11" s="4" t="n">
+        <v>-37.09</v>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>-10.72</v>
+      </c>
+      <c r="H11" s="4" t="n">
+        <v>-135.77</v>
+      </c>
+      <c r="I11" s="4" t="n">
+        <v>-160.54</v>
+      </c>
+      <c r="J11" s="4" t="n">
+        <v>-93.44</v>
+      </c>
+      <c r="K11" s="4" t="n">
+        <v>-36.73</v>
+      </c>
+      <c r="L11" s="4" t="n">
+        <v>-64.66</v>
+      </c>
+      <c r="M11" s="4" t="n">
+        <v>-36.31</v>
+      </c>
+      <c r="N11" s="4" t="n">
+        <v>-34.84</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>- Giảm phí Bảo hiểm</t>
-[...14 lines deleted...]
-      <c r="N12" s="4" t="n"/>
+          <t>General &amp; Admin Expenses</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="n">
+        <v>-209.19</v>
+      </c>
+      <c r="C12" s="4" t="n">
+        <v>-199.68</v>
+      </c>
+      <c r="D12" s="4" t="n">
+        <v>-208.65</v>
+      </c>
+      <c r="E12" s="4" t="n">
+        <v>-252.91</v>
+      </c>
+      <c r="F12" s="4" t="n">
+        <v>-245.88</v>
+      </c>
+      <c r="G12" s="4" t="n">
+        <v>-597.65</v>
+      </c>
+      <c r="H12" s="4" t="n">
+        <v>-625.51</v>
+      </c>
+      <c r="I12" s="4" t="n">
+        <v>-594.05</v>
+      </c>
+      <c r="J12" s="4" t="n">
+        <v>-539.62</v>
+      </c>
+      <c r="K12" s="4" t="n">
+        <v>-494.14</v>
+      </c>
+      <c r="L12" s="4" t="n">
+        <v>-397.04</v>
+      </c>
+      <c r="M12" s="4" t="n">
+        <v>-360.09</v>
+      </c>
+      <c r="N12" s="4" t="n">
+        <v>-437.83</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>- Hoàn phí Bảo hiểm</t>
-[...14 lines deleted...]
-      <c r="N13" s="4" t="n"/>
+          <t>Operating Profit/Loss</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="n">
+        <v>203.01</v>
+      </c>
+      <c r="C13" s="4" t="n">
+        <v>241.41</v>
+      </c>
+      <c r="D13" s="4" t="n">
+        <v>101.94</v>
+      </c>
+      <c r="E13" s="4" t="n">
+        <v>-453.35</v>
+      </c>
+      <c r="F13" s="4" t="n">
+        <v>159.63</v>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>102</v>
+      </c>
+      <c r="H13" s="4" t="n">
+        <v>46.57</v>
+      </c>
+      <c r="I13" s="4" t="n">
+        <v>-4.52</v>
+      </c>
+      <c r="J13" s="4" t="n">
+        <v>11.92</v>
+      </c>
+      <c r="K13" s="4" t="n">
+        <v>-3.3</v>
+      </c>
+      <c r="L13" s="4" t="n">
+        <v>-2</v>
+      </c>
+      <c r="M13" s="4" t="n">
+        <v>6.38</v>
+      </c>
+      <c r="N13" s="4" t="n">
+        <v>-2.03</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>- Các khoản giảm trừ khác</t>
-[...14 lines deleted...]
-      <c r="N14" s="4" t="n"/>
+          <t>Net other income/expenses</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="n">
+        <v>3.84</v>
+      </c>
+      <c r="C14" s="4" t="n">
+        <v>8.99</v>
+      </c>
+      <c r="D14" s="4" t="n">
+        <v>8.09</v>
+      </c>
+      <c r="E14" s="4" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="F14" s="4" t="n">
+        <v>3.53</v>
+      </c>
+      <c r="G14" s="4" t="n">
+        <v>4.87</v>
+      </c>
+      <c r="H14" s="4" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="I14" s="4" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="K14" s="4" t="n">
+        <v>-1.51</v>
+      </c>
+      <c r="L14" s="4" t="n">
+        <v>-0.91</v>
+      </c>
+      <c r="M14" s="4" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="N14" s="4" t="n">
+        <v>-0.27</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>Tăng (giảm) dự phòng phí, dự phòng toán học</t>
-[...14 lines deleted...]
-      <c r="N15" s="4" t="n"/>
+          <t>Profit before tax</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="n">
+        <v>370.74</v>
+      </c>
+      <c r="C15" s="4" t="n">
+        <v>402.74</v>
+      </c>
+      <c r="D15" s="4" t="n">
+        <v>319.76</v>
+      </c>
+      <c r="E15" s="4" t="n">
+        <v>-343.57</v>
+      </c>
+      <c r="F15" s="4" t="n">
+        <v>328</v>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>294.09</v>
+      </c>
+      <c r="H15" s="4" t="n">
+        <v>137.98</v>
+      </c>
+      <c r="I15" s="4" t="n">
+        <v>23.97</v>
+      </c>
+      <c r="J15" s="4" t="n">
+        <v>186.44</v>
+      </c>
+      <c r="K15" s="4" t="n">
+        <v>133.73</v>
+      </c>
+      <c r="L15" s="4" t="n">
+        <v>202.81</v>
+      </c>
+      <c r="M15" s="4" t="n">
+        <v>85.55</v>
+      </c>
+      <c r="N15" s="4" t="n">
+        <v>71.95999999999999</v>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N16" s="5" t="n"/>
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>Business income tax - current</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="n">
+        <v>-79.15000000000001</v>
+      </c>
+      <c r="C16" s="4" t="n">
+        <v>-81.61</v>
+      </c>
+      <c r="D16" s="4" t="n">
+        <v>-67.59999999999999</v>
+      </c>
+      <c r="E16" s="4" t="n">
+        <v>-3.87</v>
+      </c>
+      <c r="F16" s="4" t="n">
+        <v>-70.98999999999999</v>
+      </c>
+      <c r="G16" s="4" t="n">
+        <v>-54.95</v>
+      </c>
+      <c r="H16" s="4" t="n">
+        <v>-24.77</v>
+      </c>
+      <c r="I16" s="4" t="n">
+        <v>-6.99</v>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>-32.7</v>
+      </c>
+      <c r="K16" s="4" t="n">
+        <v>-25.6</v>
+      </c>
+      <c r="L16" s="4" t="n">
+        <v>-42.11</v>
+      </c>
+      <c r="M16" s="4" t="n">
+        <v>-18.18</v>
+      </c>
+      <c r="N16" s="4" t="n">
+        <v>-16.93</v>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N17" s="5" t="n"/>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>Business income tax - deferred</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="n">
+        <v>-0.05</v>
+      </c>
+      <c r="C17" s="4" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="D17" s="4" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="E17" s="4" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="F17" s="4" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="I17" s="4" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="J17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K17" s="4" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="L17" s="4" t="n">
+        <v>-0.43</v>
+      </c>
+      <c r="M17" s="4" t="n">
+        <v>-0.05</v>
+      </c>
+      <c r="N17" s="4" t="n">
+        <v>-0.22</v>
+      </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N18" s="5" t="n"/>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Net Profit For the Year</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="n">
+        <v>291.55</v>
+      </c>
+      <c r="C18" s="4" t="n">
+        <v>321.75</v>
+      </c>
+      <c r="D18" s="4" t="n">
+        <v>252.87</v>
+      </c>
+      <c r="E18" s="4" t="n">
+        <v>-347.38</v>
+      </c>
+      <c r="F18" s="4" t="n">
+        <v>257.48</v>
+      </c>
+      <c r="G18" s="4" t="n">
+        <v>239.15</v>
+      </c>
+      <c r="H18" s="4" t="n">
+        <v>113.41</v>
+      </c>
+      <c r="I18" s="4" t="n">
+        <v>16.97</v>
+      </c>
+      <c r="J18" s="4" t="n">
+        <v>153.74</v>
+      </c>
+      <c r="K18" s="4" t="n">
+        <v>108.41</v>
+      </c>
+      <c r="L18" s="4" t="n">
+        <v>160.27</v>
+      </c>
+      <c r="M18" s="4" t="n">
+        <v>67.31</v>
+      </c>
+      <c r="N18" s="4" t="n">
+        <v>54.82</v>
+      </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="inlineStr">
-[...41 lines deleted...]
-        <v>765429979</v>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Minority Interest</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="C19" s="4" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="D19" s="4" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="E19" s="4" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="F19" s="4" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G19" s="4" t="n">
+        <v>-0.95</v>
+      </c>
+      <c r="H19" s="4" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="I19" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="J19" s="4" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="K19" s="4" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L19" s="4" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="M19" s="4" t="n">
+        <v>-0.09</v>
+      </c>
+      <c r="N19" s="4" t="n">
+        <v>-0.03</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>+ Thu khác nhận tái Bảo hiểm</t>
-[...14 lines deleted...]
-      <c r="N20" s="4" t="n"/>
+          <t>Attributable to parent company</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="n">
+        <v>291.55</v>
+      </c>
+      <c r="C20" s="4" t="n">
+        <v>321.67</v>
+      </c>
+      <c r="D20" s="4" t="n">
+        <v>252.79</v>
+      </c>
+      <c r="E20" s="4" t="n">
+        <v>-347.39</v>
+      </c>
+      <c r="F20" s="4" t="n">
+        <v>257.37</v>
+      </c>
+      <c r="G20" s="4" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="H20" s="4" t="n">
+        <v>113.25</v>
+      </c>
+      <c r="I20" s="4" t="n">
+        <v>16.97</v>
+      </c>
+      <c r="J20" s="4" t="n">
+        <v>153.69</v>
+      </c>
+      <c r="K20" s="4" t="n">
+        <v>108.3</v>
+      </c>
+      <c r="L20" s="4" t="n">
+        <v>160.2</v>
+      </c>
+      <c r="M20" s="4" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="N20" s="4" t="n">
+        <v>54.85</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>+ Thu khác nhượng tái bảo hiểm</t>
-[...14 lines deleted...]
-      <c r="N21" s="4" t="n"/>
+          <t>Selling Expenses</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="C21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H21" s="4" t="n">
+        <v>-3.01</v>
+      </c>
+      <c r="I21" s="4" t="n">
+        <v>-1.77</v>
+      </c>
+      <c r="J21" s="4" t="n">
+        <v>-1.74</v>
+      </c>
+      <c r="K21" s="4" t="n">
+        <v>-2.16</v>
+      </c>
+      <c r="L21" s="4" t="n">
+        <v>-2.17</v>
+      </c>
+      <c r="M21" s="4" t="n">
+        <v>-2.52</v>
+      </c>
+      <c r="N21" s="4" t="n">
+        <v>-93.14</v>
+      </c>
     </row>
     <row r="22">
-      <c r="A22" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N22" s="5" t="n"/>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>Other income</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="n">
+        <v>13.24</v>
+      </c>
+      <c r="C22" s="4" t="n">
+        <v>12.15</v>
+      </c>
+      <c r="D22" s="4" t="n">
+        <v>11.32</v>
+      </c>
+      <c r="E22" s="4" t="n">
+        <v>5.89</v>
+      </c>
+      <c r="F22" s="4" t="n">
+        <v>3.99</v>
+      </c>
+      <c r="G22" s="4" t="n">
+        <v>5.72</v>
+      </c>
+      <c r="H22" s="4" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="I22" s="4" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>1.35</v>
+      </c>
+      <c r="K22" s="4" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="L22" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="M22" s="4" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="N22" s="4" t="n">
+        <v>0.77</v>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N23" s="5" t="n"/>
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Net income from associated companies</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="n">
+        <v>11.73</v>
+      </c>
+      <c r="C23" s="4" t="n">
+        <v>2.77</v>
+      </c>
+      <c r="D23" s="4" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="E23" s="4" t="n">
+        <v>2.3</v>
+      </c>
+      <c r="F23" s="4" t="n">
+        <v>-6.72</v>
+      </c>
+      <c r="G23" s="4" t="n">
+        <v>-8.550000000000001</v>
+      </c>
+      <c r="H23" s="4" t="n">
+        <v>2.41</v>
+      </c>
+      <c r="I23" s="4" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="J23" s="4" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="K23" s="4" t="n">
+        <v>2.21</v>
+      </c>
+      <c r="L23" s="4" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="M23" s="4" t="n">
+        <v>1.12</v>
+      </c>
+      <c r="N23" s="4" t="n">
+        <v>-1.15</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>5.1. Doanh thuần BH và CCDV</t>
-[...1632 lines deleted...]
-      <c r="N87" s="5" t="n"/>
+          <t>Other Income/Expenses</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="n">
+        <v>-9.390000000000001</v>
+      </c>
+      <c r="C24" s="4" t="n">
+        <v>-3.16</v>
+      </c>
+      <c r="D24" s="4" t="n">
+        <v>-3.23</v>
+      </c>
+      <c r="E24" s="4" t="n">
+        <v>-4.79</v>
+      </c>
+      <c r="F24" s="4" t="n">
+        <v>-0.46</v>
+      </c>
+      <c r="G24" s="4" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="H24" s="4" t="n">
+        <v>-2.25</v>
+      </c>
+      <c r="I24" s="4" t="n">
+        <v>-2.41</v>
+      </c>
+      <c r="J24" s="4" t="n">
+        <v>-1.14</v>
+      </c>
+      <c r="K24" s="4" t="n">
+        <v>-2.48</v>
+      </c>
+      <c r="L24" s="4" t="n">
+        <v>-1.91</v>
+      </c>
+      <c r="M24" s="4" t="n">
+        <v>-2.66</v>
+      </c>
+      <c r="N24" s="4" t="n">
+        <v>-1.03</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N48"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -6723,1250 +3414,1580 @@
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>2016 (tỷ đồng)</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2015 (tỷ đồng)</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2014 (tỷ đồng)</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>2013 (tỷ đồng)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>I. Lưu chuyển tiền từ hoạt động kinh doanh</t>
-[...14 lines deleted...]
-      <c r="N4" s="4" t="n"/>
+          <t>Net Profit/Loss before tax</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="n">
+        <v>370.74</v>
+      </c>
+      <c r="C4" s="4" t="n">
+        <v>402.74</v>
+      </c>
+      <c r="D4" s="4" t="n">
+        <v>319.76</v>
+      </c>
+      <c r="E4" s="4" t="n">
+        <v>-343.57</v>
+      </c>
+      <c r="F4" s="4" t="n">
+        <v>328</v>
+      </c>
+      <c r="G4" s="4" t="n">
+        <v>294.09</v>
+      </c>
+      <c r="H4" s="4" t="n">
+        <v>137.98</v>
+      </c>
+      <c r="I4" s="4" t="n">
+        <v>23.97</v>
+      </c>
+      <c r="J4" s="4" t="n">
+        <v>186.44</v>
+      </c>
+      <c r="K4" s="4" t="n">
+        <v>133.73</v>
+      </c>
+      <c r="L4" s="4" t="n">
+        <v>202.81</v>
+      </c>
+      <c r="M4" s="4" t="n">
+        <v>85.55</v>
+      </c>
+      <c r="N4" s="4" t="n">
+        <v>71.95999999999999</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N5" s="5" t="n"/>
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>Depreciation and Amortisation</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="n">
+        <v>30.79</v>
+      </c>
+      <c r="C5" s="4" t="n">
+        <v>27.62</v>
+      </c>
+      <c r="D5" s="4" t="n">
+        <v>30.42</v>
+      </c>
+      <c r="E5" s="4" t="n">
+        <v>28.91</v>
+      </c>
+      <c r="F5" s="4" t="n">
+        <v>26.61</v>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>19.63</v>
+      </c>
+      <c r="H5" s="4" t="n">
+        <v>22.84</v>
+      </c>
+      <c r="I5" s="4" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="J5" s="4" t="n">
+        <v>17.51</v>
+      </c>
+      <c r="K5" s="4" t="n">
+        <v>14.67</v>
+      </c>
+      <c r="L5" s="4" t="n">
+        <v>11.33</v>
+      </c>
+      <c r="M5" s="4" t="n">
+        <v>10.7</v>
+      </c>
+      <c r="N5" s="4" t="n">
+        <v>8.35</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>2. Điều chỉnh cho các khoản:</t>
-[...14 lines deleted...]
-      <c r="N6" s="4" t="n"/>
+          <t>Provision for credit losses</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="n">
+        <v>-296.71</v>
+      </c>
+      <c r="C6" s="4" t="n">
+        <v>-298.71</v>
+      </c>
+      <c r="D6" s="4" t="n">
+        <v>-347.05</v>
+      </c>
+      <c r="E6" s="4" t="n">
+        <v>304.13</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>279.82</v>
+      </c>
+      <c r="G6" s="4" t="n">
+        <v>416.41</v>
+      </c>
+      <c r="H6" s="4" t="n">
+        <v>420.56</v>
+      </c>
+      <c r="I6" s="4" t="n">
+        <v>512.86</v>
+      </c>
+      <c r="J6" s="4" t="n">
+        <v>-114.03</v>
+      </c>
+      <c r="K6" s="4" t="n">
+        <v>433.56</v>
+      </c>
+      <c r="L6" s="4" t="n">
+        <v>425.04</v>
+      </c>
+      <c r="M6" s="4" t="n">
+        <v>212.73</v>
+      </c>
+      <c r="N6" s="4" t="n">
+        <v>81.75</v>
+      </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N7" s="5" t="n"/>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Unrealized foreign exchange gain/loss</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="C7" s="4" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="D7" s="4" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="E7" s="4" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="F7" s="4" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="4" t="n">
+        <v>0.03</v>
+      </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N8" s="5" t="n"/>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>Profit/Loss from investing activities</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="n">
+        <v>-169.94</v>
+      </c>
+      <c r="C8" s="4" t="n">
+        <v>-339.75</v>
+      </c>
+      <c r="D8" s="4" t="n">
+        <v>-421.46</v>
+      </c>
+      <c r="E8" s="4" t="n">
+        <v>-315.89</v>
+      </c>
+      <c r="F8" s="4" t="n">
+        <v>-315.31</v>
+      </c>
+      <c r="G8" s="4" t="n">
+        <v>-241.06</v>
+      </c>
+      <c r="H8" s="4" t="n">
+        <v>-276.44</v>
+      </c>
+      <c r="I8" s="4" t="n">
+        <v>-112.7</v>
+      </c>
+      <c r="J8" s="4" t="n">
+        <v>-122.38</v>
+      </c>
+      <c r="K8" s="4" t="n">
+        <v>-112.35</v>
+      </c>
+      <c r="L8" s="4" t="n">
+        <v>-224.35</v>
+      </c>
+      <c r="M8" s="4" t="n">
+        <v>-69.23</v>
+      </c>
+      <c r="N8" s="4" t="n">
+        <v>-84.92</v>
+      </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="C9" s="5" t="n">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>Interest Expense</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="n">
+        <v>15.48</v>
+      </c>
+      <c r="C9" s="4" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="D9" s="4" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="E9" s="4" t="n">
+        <v>9.85</v>
+      </c>
+      <c r="F9" s="4" t="n">
+        <v>8.74</v>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>8.99</v>
+      </c>
+      <c r="H9" s="4" t="n">
+        <v>10.77</v>
+      </c>
+      <c r="I9" s="4" t="n">
+        <v>9.52</v>
+      </c>
+      <c r="J9" s="4" t="n">
+        <v>5.64</v>
+      </c>
+      <c r="K9" s="4" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L9" s="4" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="M9" s="4" t="n">
         <v>0.09</v>
       </c>
-      <c r="D9" s="5" t="n">
-[...30 lines deleted...]
-        <v>27614774</v>
+      <c r="N9" s="4" t="n">
+        <v>2.06</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N10" s="5" t="n"/>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Operating profit before changes in working capital</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="n">
+        <v>-49.58</v>
+      </c>
+      <c r="C10" s="4" t="n">
+        <v>-199.35</v>
+      </c>
+      <c r="D10" s="4" t="n">
+        <v>-402.57</v>
+      </c>
+      <c r="E10" s="4" t="n">
+        <v>-316.5</v>
+      </c>
+      <c r="F10" s="4" t="n">
+        <v>328.45</v>
+      </c>
+      <c r="G10" s="4" t="n">
+        <v>498.06</v>
+      </c>
+      <c r="H10" s="4" t="n">
+        <v>315.7</v>
+      </c>
+      <c r="I10" s="4" t="n">
+        <v>455.43</v>
+      </c>
+      <c r="J10" s="4" t="n">
+        <v>-26.81</v>
+      </c>
+      <c r="K10" s="4" t="n">
+        <v>469.94</v>
+      </c>
+      <c r="L10" s="4" t="n">
+        <v>414.91</v>
+      </c>
+      <c r="M10" s="4" t="n">
+        <v>239.84</v>
+      </c>
+      <c r="N10" s="4" t="n">
+        <v>79.23999999999999</v>
+      </c>
     </row>
     <row r="11">
-      <c r="A11" s="4" t="inlineStr">
-[...41 lines deleted...]
-        <v>2055829541</v>
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>Increase/Decrease in receivables</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="n">
+        <v>-209.76</v>
+      </c>
+      <c r="C11" s="4" t="n">
+        <v>-228.57</v>
+      </c>
+      <c r="D11" s="4" t="n">
+        <v>73.94</v>
+      </c>
+      <c r="E11" s="4" t="n">
+        <v>-117.13</v>
+      </c>
+      <c r="F11" s="4" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>-108.66</v>
+      </c>
+      <c r="H11" s="4" t="n">
+        <v>-84.56999999999999</v>
+      </c>
+      <c r="I11" s="4" t="n">
+        <v>-96.39</v>
+      </c>
+      <c r="J11" s="4" t="n">
+        <v>-16.71</v>
+      </c>
+      <c r="K11" s="4" t="n">
+        <v>-98.86</v>
+      </c>
+      <c r="L11" s="4" t="n">
+        <v>-147.39</v>
+      </c>
+      <c r="M11" s="4" t="n">
+        <v>-215.53</v>
+      </c>
+      <c r="N11" s="4" t="n">
+        <v>-41.54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>Khác</t>
-[...14 lines deleted...]
-      <c r="N12" s="4" t="n"/>
+          <t>Increase/Decrease in inventories</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="n">
+        <v>-0.28</v>
+      </c>
+      <c r="C12" s="4" t="n">
+        <v>-0.06</v>
+      </c>
+      <c r="D12" s="4" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="E12" s="4" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="F12" s="4" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="G12" s="4" t="n">
+        <v>42.52</v>
+      </c>
+      <c r="H12" s="4" t="n">
+        <v>-6.35</v>
+      </c>
+      <c r="I12" s="4" t="n">
+        <v>-0.3</v>
+      </c>
+      <c r="J12" s="4" t="n">
+        <v>1.98</v>
+      </c>
+      <c r="K12" s="4" t="n">
+        <v>-1.63</v>
+      </c>
+      <c r="L12" s="4" t="n">
+        <v>-1.65</v>
+      </c>
+      <c r="M12" s="4" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="N12" s="4" t="n">
+        <v>16.18</v>
+      </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N13" s="5" t="n"/>
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>Increase/Decrease in payables</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="n">
+        <v>54.84</v>
+      </c>
+      <c r="C13" s="4" t="n">
+        <v>-62.7</v>
+      </c>
+      <c r="D13" s="4" t="n">
+        <v>-128.13</v>
+      </c>
+      <c r="E13" s="4" t="n">
+        <v>-27.25</v>
+      </c>
+      <c r="F13" s="4" t="n">
+        <v>54.09</v>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>92.44</v>
+      </c>
+      <c r="H13" s="4" t="n">
+        <v>297.49</v>
+      </c>
+      <c r="I13" s="4" t="n">
+        <v>190.28</v>
+      </c>
+      <c r="J13" s="4" t="n">
+        <v>152.91</v>
+      </c>
+      <c r="K13" s="4" t="n">
+        <v>82.03</v>
+      </c>
+      <c r="L13" s="4" t="n">
+        <v>124.51</v>
+      </c>
+      <c r="M13" s="4" t="n">
+        <v>233.64</v>
+      </c>
+      <c r="N13" s="4" t="n">
+        <v>31.51</v>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N14" s="5" t="n"/>
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>Increase/Decrease in prepaid expenses</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="n">
+        <v>53.09</v>
+      </c>
+      <c r="C14" s="4" t="n">
+        <v>158.51</v>
+      </c>
+      <c r="D14" s="4" t="n">
+        <v>210.11</v>
+      </c>
+      <c r="E14" s="4" t="n">
+        <v>-39.53</v>
+      </c>
+      <c r="F14" s="4" t="n">
+        <v>-55.89</v>
+      </c>
+      <c r="G14" s="4" t="n">
+        <v>-202.75</v>
+      </c>
+      <c r="H14" s="4" t="n">
+        <v>-156.03</v>
+      </c>
+      <c r="I14" s="4" t="n">
+        <v>-64.47</v>
+      </c>
+      <c r="J14" s="4" t="n">
+        <v>-30.46</v>
+      </c>
+      <c r="K14" s="4" t="n">
+        <v>-36.72</v>
+      </c>
+      <c r="L14" s="4" t="n">
+        <v>-17.77</v>
+      </c>
+      <c r="M14" s="4" t="n">
+        <v>-112.56</v>
+      </c>
+      <c r="N14" s="4" t="n">
+        <v>4.53</v>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N15" s="5" t="n"/>
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>Interest paid</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="n">
+        <v>-15.34</v>
+      </c>
+      <c r="C15" s="4" t="n">
+        <v>-7.2</v>
+      </c>
+      <c r="D15" s="4" t="n">
+        <v>-14.93</v>
+      </c>
+      <c r="E15" s="4" t="n">
+        <v>-9.85</v>
+      </c>
+      <c r="F15" s="4" t="n">
+        <v>-8.74</v>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>-8.99</v>
+      </c>
+      <c r="H15" s="4" t="n">
+        <v>-10.77</v>
+      </c>
+      <c r="I15" s="4" t="n">
+        <v>-9.52</v>
+      </c>
+      <c r="J15" s="4" t="n">
+        <v>-5.64</v>
+      </c>
+      <c r="K15" s="4" t="n">
+        <v>-0.32</v>
+      </c>
+      <c r="L15" s="4" t="n">
+        <v>-0.08</v>
+      </c>
+      <c r="M15" s="4" t="n">
+        <v>-0.09</v>
+      </c>
+      <c r="N15" s="4" t="n">
+        <v>-2.06</v>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N16" s="5" t="n"/>
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>Business Income Tax paid</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="n">
+        <v>-60.85</v>
+      </c>
+      <c r="C16" s="4" t="n">
+        <v>-97.90000000000001</v>
+      </c>
+      <c r="D16" s="4" t="n">
+        <v>-13.06</v>
+      </c>
+      <c r="E16" s="4" t="n">
+        <v>-57.47</v>
+      </c>
+      <c r="F16" s="4" t="n">
+        <v>-59.64</v>
+      </c>
+      <c r="G16" s="4" t="n">
+        <v>-47.34</v>
+      </c>
+      <c r="H16" s="4" t="n">
+        <v>-1.43</v>
+      </c>
+      <c r="I16" s="4" t="n">
+        <v>-30.79</v>
+      </c>
+      <c r="J16" s="4" t="n">
+        <v>-18.9</v>
+      </c>
+      <c r="K16" s="4" t="n">
+        <v>-25.69</v>
+      </c>
+      <c r="L16" s="4" t="n">
+        <v>-47.63</v>
+      </c>
+      <c r="M16" s="4" t="n">
+        <v>-25.55</v>
+      </c>
+      <c r="N16" s="4" t="n">
+        <v>-20.77</v>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N17" s="5" t="n"/>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>Other receipts from operating activities</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="n">
+        <v>9.550000000000001</v>
+      </c>
+      <c r="C17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4" t="n">
+        <v>0.07000000000000001</v>
+      </c>
+      <c r="K17" s="4" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="L17" s="4" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="M17" s="4" t="n">
+        <v>3.18</v>
+      </c>
+      <c r="N17" s="4" t="n">
+        <v>13.42</v>
+      </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N18" s="5" t="n"/>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Other payments on operating activities</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="n">
+        <v>14.06</v>
+      </c>
+      <c r="C18" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D18" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4" t="n">
+        <v>-0</v>
+      </c>
+      <c r="H18" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" s="4" t="n">
+        <v>-0.35</v>
+      </c>
+      <c r="J18" s="4" t="n">
+        <v>-0.15</v>
+      </c>
+      <c r="K18" s="4" t="n">
+        <v>-0.12</v>
+      </c>
+      <c r="L18" s="4" t="n">
+        <v>-2.25</v>
+      </c>
+      <c r="M18" s="4" t="n">
+        <v>-0.74</v>
+      </c>
+      <c r="N18" s="4" t="n">
+        <v>-15.54</v>
+      </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N19" s="5" t="n"/>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Net cash inflows/outflows from operating activities</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="n">
+        <v>-308.92</v>
+      </c>
+      <c r="C19" s="4" t="n">
+        <v>-437.26</v>
+      </c>
+      <c r="D19" s="4" t="n">
+        <v>-273.69</v>
+      </c>
+      <c r="E19" s="4" t="n">
+        <v>-553.16</v>
+      </c>
+      <c r="F19" s="4" t="n">
+        <v>260.06</v>
+      </c>
+      <c r="G19" s="4" t="n">
+        <v>774.2</v>
+      </c>
+      <c r="H19" s="4" t="n">
+        <v>438.86</v>
+      </c>
+      <c r="I19" s="4" t="n">
+        <v>131.75</v>
+      </c>
+      <c r="J19" s="4" t="n">
+        <v>-54.15</v>
+      </c>
+      <c r="K19" s="4" t="n">
+        <v>364.01</v>
+      </c>
+      <c r="L19" s="4" t="n">
+        <v>291.8</v>
+      </c>
+      <c r="M19" s="4" t="n">
+        <v>122.79</v>
+      </c>
+      <c r="N19" s="4" t="n">
+        <v>64.97</v>
+      </c>
     </row>
     <row r="20">
-      <c r="A20" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N20" s="5" t="n"/>
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>Purchase of fixed assets</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="n">
+        <v>-15.54</v>
+      </c>
+      <c r="C20" s="4" t="n">
+        <v>-10.01</v>
+      </c>
+      <c r="D20" s="4" t="n">
+        <v>-10.49</v>
+      </c>
+      <c r="E20" s="4" t="n">
+        <v>-133.6</v>
+      </c>
+      <c r="F20" s="4" t="n">
+        <v>-91.59999999999999</v>
+      </c>
+      <c r="G20" s="4" t="n">
+        <v>-52.47</v>
+      </c>
+      <c r="H20" s="4" t="n">
+        <v>-83.45999999999999</v>
+      </c>
+      <c r="I20" s="4" t="n">
+        <v>-48.9</v>
+      </c>
+      <c r="J20" s="4" t="n">
+        <v>-33.41</v>
+      </c>
+      <c r="K20" s="4" t="n">
+        <v>-78.25</v>
+      </c>
+      <c r="L20" s="4" t="n">
+        <v>-46.22</v>
+      </c>
+      <c r="M20" s="4" t="n">
+        <v>-24.61</v>
+      </c>
+      <c r="N20" s="4" t="n">
+        <v>-17.04</v>
+      </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="inlineStr">
-[...18 lines deleted...]
-      <c r="N21" s="5" t="n"/>
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>Proceeds from disposal of fixed assets</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="n">
+        <v>9.289999999999999</v>
+      </c>
+      <c r="C21" s="4" t="n">
+        <v>11.45</v>
+      </c>
+      <c r="D21" s="4" t="n">
+        <v>4.23</v>
+      </c>
+      <c r="E21" s="4" t="n">
+        <v>-0.41</v>
+      </c>
+      <c r="F21" s="4" t="n">
+        <v>11.54</v>
+      </c>
+      <c r="G21" s="4" t="n">
+        <v>35.79</v>
+      </c>
+      <c r="H21" s="4" t="n">
+        <v>16.74</v>
+      </c>
+      <c r="I21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="4" t="n">
+        <v>5.52</v>
+      </c>
+      <c r="K21" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L21" s="4" t="n">
+        <v>177.42</v>
+      </c>
+      <c r="M21" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="N21" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="22">
-      <c r="A22" s="4" t="inlineStr">
-[...18 lines deleted...]
-      <c r="N22" s="5" t="n"/>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>Loans granted, purchases of debt instruments (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="n">
+        <v>-8479.559999999999</v>
+      </c>
+      <c r="C22" s="4" t="n">
+        <v>-7476.89</v>
+      </c>
+      <c r="D22" s="4" t="n">
+        <v>-7385.75</v>
+      </c>
+      <c r="E22" s="4" t="n">
+        <v>-3585.32</v>
+      </c>
+      <c r="F22" s="4" t="n">
+        <v>-2785.61</v>
+      </c>
+      <c r="G22" s="4" t="n">
+        <v>-3087.1</v>
+      </c>
+      <c r="H22" s="4" t="n">
+        <v>-2159.94</v>
+      </c>
+      <c r="I22" s="4" t="n">
+        <v>-1693.68</v>
+      </c>
+      <c r="J22" s="4" t="n">
+        <v>-1040.3</v>
+      </c>
+      <c r="K22" s="4" t="n">
+        <v>-1713.5</v>
+      </c>
+      <c r="L22" s="4" t="n">
+        <v>-1289.95</v>
+      </c>
+      <c r="M22" s="4" t="n">
+        <v>-790.4299999999999</v>
+      </c>
+      <c r="N22" s="4" t="n">
+        <v>-542.85</v>
+      </c>
     </row>
     <row r="23">
-      <c r="A23" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N23" s="5" t="n"/>
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>Collection of loans, proceeds from sales of debts instruments (Bn. VND)</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="n">
+        <v>9253.51</v>
+      </c>
+      <c r="C23" s="4" t="n">
+        <v>6618.26</v>
+      </c>
+      <c r="D23" s="4" t="n">
+        <v>7618.22</v>
+      </c>
+      <c r="E23" s="4" t="n">
+        <v>4034.3</v>
+      </c>
+      <c r="F23" s="4" t="n">
+        <v>2274.79</v>
+      </c>
+      <c r="G23" s="4" t="n">
+        <v>2290.38</v>
+      </c>
+      <c r="H23" s="4" t="n">
+        <v>1669.32</v>
+      </c>
+      <c r="I23" s="4" t="n">
+        <v>1583.32</v>
+      </c>
+      <c r="J23" s="4" t="n">
+        <v>1033.83</v>
+      </c>
+      <c r="K23" s="4" t="n">
+        <v>1282.73</v>
+      </c>
+      <c r="L23" s="4" t="n">
+        <v>44.12</v>
+      </c>
+      <c r="M23" s="4" t="n">
+        <v>659.29</v>
+      </c>
+      <c r="N23" s="4" t="n">
+        <v>437.68</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>II. Lưu chuyển tiền từ hoạt động đầu tư</t>
-[...14 lines deleted...]
-      <c r="N24" s="4" t="n"/>
+          <t>Investment in other entities</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4" t="n">
+        <v>-49.97</v>
+      </c>
+      <c r="J24" s="4" t="n">
+        <v>-88.47</v>
+      </c>
+      <c r="K24" s="4" t="n">
+        <v>-179.11</v>
+      </c>
+      <c r="L24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" s="4" t="n">
+        <v>-2.52</v>
+      </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N25" s="5" t="n"/>
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>Proceeds from divestment in other entities</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="n">
+        <v>20.15</v>
+      </c>
+      <c r="C25" s="4" t="n">
+        <v>377.55</v>
+      </c>
+      <c r="D25" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E25" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F25" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G25" s="4" t="n">
+        <v>68.73999999999999</v>
+      </c>
+      <c r="H25" s="4" t="n">
+        <v>63.89</v>
+      </c>
+      <c r="I25" s="4" t="n">
+        <v>139.64</v>
+      </c>
+      <c r="J25" s="4" t="n">
+        <v>76.45</v>
+      </c>
+      <c r="K25" s="4" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="L25" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="M25" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" s="4" t="n">
+        <v>20.28</v>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N26" s="5" t="n"/>
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>Gain on Dividend</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="n">
+        <v>222.86</v>
+      </c>
+      <c r="C26" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D26" s="4" t="n">
+        <v>453.5</v>
+      </c>
+      <c r="E26" s="4" t="n">
+        <v>326.18</v>
+      </c>
+      <c r="F26" s="4" t="n">
+        <v>265.83</v>
+      </c>
+      <c r="G26" s="4" t="n">
+        <v>228.07</v>
+      </c>
+      <c r="H26" s="4" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="I26" s="4" t="n">
+        <v>121.84</v>
+      </c>
+      <c r="J26" s="4" t="n">
+        <v>97.56999999999999</v>
+      </c>
+      <c r="K26" s="4" t="n">
+        <v>121.3</v>
+      </c>
+      <c r="L26" s="4" t="n">
+        <v>66.69</v>
+      </c>
+      <c r="M26" s="4" t="n">
+        <v>78.37</v>
+      </c>
+      <c r="N26" s="4" t="n">
+        <v>83.17</v>
+      </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N27" s="5" t="n"/>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>Net Cash Flows from Investing Activities</t>
+        </is>
+      </c>
+      <c r="B27" s="4" t="n">
+        <v>1010.72</v>
+      </c>
+      <c r="C27" s="4" t="n">
+        <v>-479.65</v>
+      </c>
+      <c r="D27" s="4" t="n">
+        <v>679.72</v>
+      </c>
+      <c r="E27" s="4" t="n">
+        <v>641.15</v>
+      </c>
+      <c r="F27" s="4" t="n">
+        <v>-325.06</v>
+      </c>
+      <c r="G27" s="4" t="n">
+        <v>-516.58</v>
+      </c>
+      <c r="H27" s="4" t="n">
+        <v>-264.05</v>
+      </c>
+      <c r="I27" s="4" t="n">
+        <v>52.25</v>
+      </c>
+      <c r="J27" s="4" t="n">
+        <v>51.19</v>
+      </c>
+      <c r="K27" s="4" t="n">
+        <v>-566.09</v>
+      </c>
+      <c r="L27" s="4" t="n">
+        <v>-1044.94</v>
+      </c>
+      <c r="M27" s="4" t="n">
+        <v>-74.37</v>
+      </c>
+      <c r="N27" s="4" t="n">
+        <v>-21.28</v>
+      </c>
     </row>
     <row r="28">
-      <c r="A28" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N28" s="5" t="n"/>
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>Increase in charter captial</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="D28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L28" s="4" t="n">
+        <v>1067.65</v>
+      </c>
+      <c r="M28" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>5. Tiền chi đầu tư góp vốn vào đơn vị khác</t>
-[...14 lines deleted...]
-      <c r="N29" s="4" t="n"/>
+          <t>Proceeds from borrowings</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="n">
+        <v>801</v>
+      </c>
+      <c r="C29" s="4" t="n">
+        <v>986.66</v>
+      </c>
+      <c r="D29" s="4" t="n">
+        <v>358.6</v>
+      </c>
+      <c r="E29" s="4" t="n">
+        <v>492.1</v>
+      </c>
+      <c r="F29" s="4" t="n">
+        <v>266.64</v>
+      </c>
+      <c r="G29" s="4" t="n">
+        <v>270.71</v>
+      </c>
+      <c r="H29" s="4" t="n">
+        <v>353.1</v>
+      </c>
+      <c r="I29" s="4" t="n">
+        <v>646.83</v>
+      </c>
+      <c r="J29" s="4" t="n">
+        <v>625.39</v>
+      </c>
+      <c r="K29" s="4" t="n">
+        <v>94.70999999999999</v>
+      </c>
+      <c r="L29" s="4" t="n">
+        <v>2.03</v>
+      </c>
+      <c r="M29" s="4" t="n">
+        <v>0.74</v>
+      </c>
+      <c r="N29" s="4" t="n">
+        <v>41.5</v>
+      </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...18 lines deleted...]
-      <c r="N30" s="5" t="n"/>
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>Repayment of borrowings</t>
+        </is>
+      </c>
+      <c r="B30" s="4" t="n">
+        <v>-803</v>
+      </c>
+      <c r="C30" s="4" t="n">
+        <v>-743.6</v>
+      </c>
+      <c r="D30" s="4" t="n">
+        <v>-300</v>
+      </c>
+      <c r="E30" s="4" t="n">
+        <v>-492.1</v>
+      </c>
+      <c r="F30" s="4" t="n">
+        <v>-266.64</v>
+      </c>
+      <c r="G30" s="4" t="n">
+        <v>-268.7</v>
+      </c>
+      <c r="H30" s="4" t="n">
+        <v>-469.05</v>
+      </c>
+      <c r="I30" s="4" t="n">
+        <v>-717.75</v>
+      </c>
+      <c r="J30" s="4" t="n">
+        <v>-495.59</v>
+      </c>
+      <c r="K30" s="4" t="n">
+        <v>-22.03</v>
+      </c>
+      <c r="L30" s="4" t="n">
+        <v>-0.74</v>
+      </c>
+      <c r="M30" s="4" t="n">
+        <v>-3.5</v>
+      </c>
+      <c r="N30" s="4" t="n">
+        <v>-56.1</v>
+      </c>
     </row>
     <row r="31">
-      <c r="A31" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="N31" s="5" t="n"/>
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>Dividends paid</t>
+        </is>
+      </c>
+      <c r="B31" s="4" t="n">
+        <v>-0.13</v>
+      </c>
+      <c r="C31" s="4" t="n">
+        <v>-0.19</v>
+      </c>
+      <c r="D31" s="4" t="n">
+        <v>-0.54</v>
+      </c>
+      <c r="E31" s="4" t="n">
+        <v>-0.93</v>
+      </c>
+      <c r="F31" s="4" t="n">
+        <v>-79.93000000000001</v>
+      </c>
+      <c r="G31" s="4" t="n">
+        <v>-79.73999999999999</v>
+      </c>
+      <c r="H31" s="4" t="n">
+        <v>-65.34999999999999</v>
+      </c>
+      <c r="I31" s="4" t="n">
+        <v>-96.62</v>
+      </c>
+      <c r="J31" s="4" t="n">
+        <v>-95.81</v>
+      </c>
+      <c r="K31" s="4" t="n">
+        <v>-101.92</v>
+      </c>
+      <c r="L31" s="4" t="n">
+        <v>-49.49</v>
+      </c>
+      <c r="M31" s="4" t="n">
+        <v>-49.8</v>
+      </c>
+      <c r="N31" s="4" t="n">
+        <v>-54.91</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>8. Tiền thu khác từ hoạt động đầu tư</t>
-[...14 lines deleted...]
-      <c r="N32" s="4" t="n"/>
+          <t>Cash flows from financial activities</t>
+        </is>
+      </c>
+      <c r="B32" s="4" t="n">
+        <v>-2.13</v>
+      </c>
+      <c r="C32" s="4" t="n">
+        <v>242.87</v>
+      </c>
+      <c r="D32" s="4" t="n">
+        <v>58.05</v>
+      </c>
+      <c r="E32" s="4" t="n">
+        <v>-0.93</v>
+      </c>
+      <c r="F32" s="4" t="n">
+        <v>-79.93000000000001</v>
+      </c>
+      <c r="G32" s="4" t="n">
+        <v>-77.73999999999999</v>
+      </c>
+      <c r="H32" s="4" t="n">
+        <v>-181.29</v>
+      </c>
+      <c r="I32" s="4" t="n">
+        <v>-167.54</v>
+      </c>
+      <c r="J32" s="4" t="n">
+        <v>34</v>
+      </c>
+      <c r="K32" s="4" t="n">
+        <v>-29.24</v>
+      </c>
+      <c r="L32" s="4" t="n">
+        <v>1019.45</v>
+      </c>
+      <c r="M32" s="4" t="n">
+        <v>-52.57</v>
+      </c>
+      <c r="N32" s="4" t="n">
+        <v>-69.51000000000001</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>9. Tiền chi khác từ hoat động đầu tư</t>
-[...14 lines deleted...]
-      <c r="N33" s="4" t="n"/>
+          <t>Net increase/decrease in cash and cash equivalents</t>
+        </is>
+      </c>
+      <c r="B33" s="4" t="n">
+        <v>699.6799999999999</v>
+      </c>
+      <c r="C33" s="4" t="n">
+        <v>-674.04</v>
+      </c>
+      <c r="D33" s="4" t="n">
+        <v>464.08</v>
+      </c>
+      <c r="E33" s="4" t="n">
+        <v>87.06</v>
+      </c>
+      <c r="F33" s="4" t="n">
+        <v>-144.92</v>
+      </c>
+      <c r="G33" s="4" t="n">
+        <v>179.88</v>
+      </c>
+      <c r="H33" s="4" t="n">
+        <v>-6.48</v>
+      </c>
+      <c r="I33" s="4" t="n">
+        <v>16.46</v>
+      </c>
+      <c r="J33" s="4" t="n">
+        <v>31.03</v>
+      </c>
+      <c r="K33" s="4" t="n">
+        <v>-231.31</v>
+      </c>
+      <c r="L33" s="4" t="n">
+        <v>266.31</v>
+      </c>
+      <c r="M33" s="4" t="n">
+        <v>-4.15</v>
+      </c>
+      <c r="N33" s="4" t="n">
+        <v>-25.81</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" s="4" t="inlineStr">
-[...41 lines deleted...]
-        <v>-21278365359</v>
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>Cash and cash equivalents</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="n">
+        <v>30.38</v>
+      </c>
+      <c r="C34" s="4" t="n">
+        <v>704.51</v>
+      </c>
+      <c r="D34" s="4" t="n">
+        <v>239.72</v>
+      </c>
+      <c r="E34" s="4" t="n">
+        <v>152.51</v>
+      </c>
+      <c r="F34" s="4" t="n">
+        <v>298.02</v>
+      </c>
+      <c r="G34" s="4" t="n">
+        <v>118.14</v>
+      </c>
+      <c r="H34" s="4" t="n">
+        <v>124.63</v>
+      </c>
+      <c r="I34" s="4" t="n">
+        <v>108.17</v>
+      </c>
+      <c r="J34" s="4" t="n">
+        <v>77.13</v>
+      </c>
+      <c r="K34" s="4" t="n">
+        <v>308.44</v>
+      </c>
+      <c r="L34" s="4" t="n">
+        <v>42.13</v>
+      </c>
+      <c r="M34" s="4" t="n">
+        <v>46.28</v>
+      </c>
+      <c r="N34" s="4" t="n">
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>III. Lưu chuyển tiền từ hoạt động tài chính</t>
-[...14 lines deleted...]
-      <c r="N35" s="4" t="n"/>
+          <t>Foreign exchange differences Adjustment</t>
+        </is>
+      </c>
+      <c r="B35" s="4" t="n">
+        <v>-0.05</v>
+      </c>
+      <c r="C35" s="4" t="n">
+        <v>-0.09</v>
+      </c>
+      <c r="D35" s="4" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="E35" s="4" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="F35" s="4" t="n">
+        <v>-0.59</v>
+      </c>
+      <c r="G35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="I35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="L35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" s="4" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>1. Tiền thu từ phát hành cổ phiếu, nhận vốn góp của chủ sở hữu</t>
-[...242 lines deleted...]
-      <c r="B46" s="5" t="n">
+          <t>Cash and Cash Equivalents at the end of period</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="n">
+        <v>730.01</v>
+      </c>
+      <c r="C36" s="4" t="n">
         <v>30.38</v>
       </c>
-      <c r="C46" s="5" t="n">
+      <c r="D36" s="4" t="n">
         <v>704.51</v>
       </c>
-      <c r="D46" s="5" t="n">
+      <c r="E36" s="4" t="n">
         <v>239.72</v>
       </c>
-      <c r="E46" s="5" t="n">
+      <c r="F36" s="4" t="n">
         <v>152.51</v>
       </c>
-      <c r="F46" s="5" t="n"/>
-[...63 lines deleted...]
-      <c r="N48" s="5" t="n"/>
+      <c r="G36" s="4" t="n">
+        <v>298.02</v>
+      </c>
+      <c r="H36" s="4" t="n">
+        <v>118.14</v>
+      </c>
+      <c r="I36" s="4" t="n">
+        <v>124.63</v>
+      </c>
+      <c r="J36" s="4" t="n">
+        <v>108.17</v>
+      </c>
+      <c r="K36" s="4" t="n">
+        <v>77.13</v>
+      </c>
+      <c r="L36" s="4" t="n">
+        <v>308.44</v>
+      </c>
+      <c r="M36" s="4" t="n">
+        <v>42.13</v>
+      </c>
+      <c r="N36" s="4" t="n">
+        <v>46.28</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="15" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -8026,316 +5047,524 @@
           <t>2017</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>ROE (%)</t>
         </is>
       </c>
-      <c r="B4" s="6" t="n">
+      <c r="B4" s="5" t="n">
         <v>10.95</v>
       </c>
-      <c r="C4" s="6" t="n">
+      <c r="C4" s="5" t="n">
         <v>13.49</v>
       </c>
-      <c r="D4" s="6" t="n">
+      <c r="D4" s="5" t="n">
         <v>12.25</v>
       </c>
-      <c r="E4" s="6" t="n">
+      <c r="E4" s="5" t="n">
         <v>-19.18</v>
       </c>
-      <c r="F4" s="6" t="n"/>
-[...7 lines deleted...]
-      <c r="N4" s="6" t="n"/>
+      <c r="F4" s="5" t="n">
+        <v>11.81</v>
+      </c>
+      <c r="G4" s="5" t="n">
+        <v>11.83</v>
+      </c>
+      <c r="H4" s="5" t="n">
+        <v>6.07</v>
+      </c>
+      <c r="I4" s="5" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="J4" s="5" t="n">
+        <v>8.09</v>
+      </c>
+      <c r="K4" s="5" t="n">
+        <v>5.86</v>
+      </c>
+      <c r="L4" s="5" t="n">
+        <v>8.69</v>
+      </c>
+      <c r="M4" s="5" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="N4" s="5" t="n">
+        <v>8.32</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>ROA (%)</t>
         </is>
       </c>
-      <c r="B5" s="6" t="n">
+      <c r="B5" s="5" t="n">
         <v>3.5</v>
       </c>
-      <c r="C5" s="6" t="n">
+      <c r="C5" s="5" t="n">
         <v>3.82</v>
       </c>
-      <c r="D5" s="6" t="n">
+      <c r="D5" s="5" t="n">
         <v>3.08</v>
       </c>
-      <c r="E5" s="6" t="n">
+      <c r="E5" s="5" t="n">
         <v>-4.15</v>
       </c>
-      <c r="F5" s="6" t="n"/>
-[...7 lines deleted...]
-      <c r="N5" s="6" t="n"/>
+      <c r="F5" s="5" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="G5" s="5" t="n">
+        <v>3.08</v>
+      </c>
+      <c r="H5" s="5" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="I5" s="5" t="n">
+        <v>0.28</v>
+      </c>
+      <c r="J5" s="5" t="n">
+        <v>2.85</v>
+      </c>
+      <c r="K5" s="5" t="n">
+        <v>2.19</v>
+      </c>
+      <c r="L5" s="5" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="M5" s="5" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="N5" s="5" t="n">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Gross Margin (%)</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="n">
+        <v>10.24</v>
+      </c>
+      <c r="C6" s="5" t="n">
+        <v>9.33</v>
+      </c>
+      <c r="D6" s="5" t="n">
+        <v>5.25</v>
+      </c>
+      <c r="E6" s="5" t="n">
+        <v>-3.28</v>
+      </c>
+      <c r="F6" s="5" t="n">
+        <v>7.11</v>
+      </c>
+      <c r="G6" s="5" t="n">
+        <v>11.51</v>
+      </c>
+      <c r="H6" s="5" t="n">
+        <v>14.11</v>
+      </c>
+      <c r="I6" s="5" t="n">
+        <v>15.61</v>
+      </c>
+      <c r="J6" s="5" t="n">
+        <v>16.83</v>
+      </c>
+      <c r="K6" s="5" t="n">
+        <v>16.97</v>
+      </c>
+      <c r="L6" s="5" t="n">
+        <v>17.98</v>
+      </c>
+      <c r="M6" s="5" t="n">
+        <v>21.82</v>
+      </c>
+      <c r="N6" s="5" t="n">
+        <v>33.55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Net Margin (%)</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n">
-[...22 lines deleted...]
-      <c r="A7" s="4" t="inlineStr">
+      <c r="B7" s="5" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="C7" s="5" t="n">
+        <v>6.81</v>
+      </c>
+      <c r="D7" s="5" t="n">
+        <v>4.28</v>
+      </c>
+      <c r="E7" s="5" t="n">
+        <v>-5.69</v>
+      </c>
+      <c r="F7" s="5" t="n">
+        <v>4.51</v>
+      </c>
+      <c r="G7" s="5" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="I7" s="5" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="J7" s="5" t="n">
+        <v>4.68</v>
+      </c>
+      <c r="K7" s="5" t="n">
+        <v>3.73</v>
+      </c>
+      <c r="L7" s="5" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="M7" s="5" t="n">
+        <v>3.98</v>
+      </c>
+      <c r="N7" s="5" t="n">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Debt/Equity</t>
         </is>
       </c>
-      <c r="B7" s="6" t="n">
+      <c r="B8" s="5" t="n">
         <v>2.13</v>
       </c>
-      <c r="C7" s="6" t="n">
+      <c r="C8" s="5" t="n">
         <v>2.53</v>
       </c>
-      <c r="D7" s="6" t="n">
+      <c r="D8" s="5" t="n">
         <v>2.98</v>
       </c>
-      <c r="E7" s="6" t="n">
+      <c r="E8" s="5" t="n">
         <v>3.62</v>
       </c>
-      <c r="F7" s="6" t="n"/>
-[...10 lines deleted...]
-      <c r="A8" s="4" t="inlineStr">
+      <c r="F8" s="5" t="n">
+        <v>2.93</v>
+      </c>
+      <c r="G8" s="5" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="H8" s="5" t="n">
+        <v>3.08</v>
+      </c>
+      <c r="I8" s="5" t="n">
+        <v>2.36</v>
+      </c>
+      <c r="J8" s="5" t="n">
+        <v>1.84</v>
+      </c>
+      <c r="K8" s="5" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="L8" s="5" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="M8" s="5" t="n">
+        <v>2.67</v>
+      </c>
+      <c r="N8" s="5" t="n">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Equity Multiplier</t>
         </is>
       </c>
-      <c r="B8" s="6" t="n">
+      <c r="B9" s="5" t="n">
         <v>3.13</v>
       </c>
-      <c r="C8" s="6" t="n">
+      <c r="C9" s="5" t="n">
         <v>3.53</v>
       </c>
-      <c r="D8" s="6" t="n">
+      <c r="D9" s="5" t="n">
         <v>3.98</v>
       </c>
-      <c r="E8" s="6" t="n">
+      <c r="E9" s="5" t="n">
         <v>4.62</v>
       </c>
-      <c r="F8" s="6" t="n"/>
-[...10 lines deleted...]
-      <c r="A9" s="4" t="inlineStr">
+      <c r="F9" s="5" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="G9" s="5" t="n">
+        <v>3.84</v>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="I9" s="5" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="J9" s="5" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="K9" s="5" t="n">
+        <v>2.67</v>
+      </c>
+      <c r="L9" s="5" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="M9" s="5" t="n">
+        <v>3.67</v>
+      </c>
+      <c r="N9" s="5" t="n">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>DuPont: Net Margin (%)</t>
         </is>
       </c>
-      <c r="B9" s="6" t="n">
-[...22 lines deleted...]
-      <c r="A10" s="4" t="inlineStr">
+      <c r="B10" s="5" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="C10" s="5" t="n">
+        <v>6.81</v>
+      </c>
+      <c r="D10" s="5" t="n">
+        <v>4.28</v>
+      </c>
+      <c r="E10" s="5" t="n">
+        <v>-5.69</v>
+      </c>
+      <c r="F10" s="5" t="n">
+        <v>4.51</v>
+      </c>
+      <c r="G10" s="5" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="H10" s="5" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="I10" s="5" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="J10" s="5" t="n">
+        <v>4.68</v>
+      </c>
+      <c r="K10" s="5" t="n">
+        <v>3.73</v>
+      </c>
+      <c r="L10" s="5" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="M10" s="5" t="n">
+        <v>3.98</v>
+      </c>
+      <c r="N10" s="5" t="n">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>DuPont: Asset Turnover</t>
         </is>
       </c>
-      <c r="B10" s="6" t="n">
-[...5 lines deleted...]
-      <c r="D10" s="6" t="n">
+      <c r="B11" s="5" t="n">
+        <v>0.48</v>
+      </c>
+      <c r="C11" s="5" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="D11" s="5" t="n">
+        <v>0.72</v>
+      </c>
+      <c r="E11" s="5" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="F11" s="5" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="G11" s="5" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="H11" s="5" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="I11" s="5" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="J11" s="5" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="K11" s="5" t="n">
         <v>0.59</v>
       </c>
-      <c r="E10" s="6" t="n">
-[...13 lines deleted...]
-      <c r="A11" s="4" t="inlineStr">
+      <c r="L11" s="5" t="n">
+        <v>0.52</v>
+      </c>
+      <c r="M11" s="5" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="N11" s="5" t="n">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>DuPont: Eq. Multiplier</t>
         </is>
       </c>
-      <c r="B11" s="6" t="n">
+      <c r="B12" s="5" t="n">
         <v>3.13</v>
       </c>
-      <c r="C11" s="6" t="n">
+      <c r="C12" s="5" t="n">
         <v>3.53</v>
       </c>
-      <c r="D11" s="6" t="n">
+      <c r="D12" s="5" t="n">
         <v>3.98</v>
       </c>
-      <c r="E11" s="6" t="n">
+      <c r="E12" s="5" t="n">
         <v>4.62</v>
       </c>
-      <c r="F11" s="6" t="n"/>
-[...10 lines deleted...]
-      <c r="A12" s="4" t="inlineStr">
+      <c r="F12" s="5" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="G12" s="5" t="n">
+        <v>3.84</v>
+      </c>
+      <c r="H12" s="5" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="I12" s="5" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="J12" s="5" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="K12" s="5" t="n">
+        <v>2.67</v>
+      </c>
+      <c r="L12" s="5" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="M12" s="5" t="n">
+        <v>3.67</v>
+      </c>
+      <c r="N12" s="5" t="n">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>DuPont: ROE (%)</t>
         </is>
       </c>
-      <c r="B12" s="6" t="n">
+      <c r="B13" s="5" t="n">
         <v>10.95</v>
       </c>
-      <c r="C12" s="6" t="n">
+      <c r="C13" s="5" t="n">
         <v>13.49</v>
       </c>
-      <c r="D12" s="6" t="n">
+      <c r="D13" s="5" t="n">
         <v>12.25</v>
       </c>
-      <c r="E12" s="6" t="n">
+      <c r="E13" s="5" t="n">
         <v>-19.18</v>
       </c>
-      <c r="F12" s="6" t="n"/>
-[...7 lines deleted...]
-      <c r="N12" s="6" t="n"/>
+      <c r="F13" s="5" t="n">
+        <v>11.81</v>
+      </c>
+      <c r="G13" s="5" t="n">
+        <v>11.83</v>
+      </c>
+      <c r="H13" s="5" t="n">
+        <v>6.07</v>
+      </c>
+      <c r="I13" s="5" t="n">
+        <v>0.93</v>
+      </c>
+      <c r="J13" s="5" t="n">
+        <v>8.09</v>
+      </c>
+      <c r="K13" s="5" t="n">
+        <v>5.86</v>
+      </c>
+      <c r="L13" s="5" t="n">
+        <v>8.69</v>
+      </c>
+      <c r="M13" s="5" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="N13" s="5" t="n">
+        <v>8.32</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -8389,171 +5618,218 @@
           <t>2018 vs 2017</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>2017 vs 2016</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>2016 vs 2015</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2015 vs 2014</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>2014 vs 2013</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Assets Growth (%)</t>
         </is>
       </c>
-      <c r="B4" s="7" t="n">
+      <c r="B4" s="6" t="n">
         <v>-1.18</v>
       </c>
-      <c r="C4" s="7" t="n">
+      <c r="C4" s="6" t="n">
         <v>2.5</v>
       </c>
-      <c r="D4" s="7" t="n">
+      <c r="D4" s="6" t="n">
         <v>-1.86</v>
       </c>
-      <c r="E4" s="7" t="n"/>
-[...7 lines deleted...]
-      <c r="M4" s="7" t="n"/>
+      <c r="E4" s="6" t="n">
+        <v>-2.22</v>
+      </c>
+      <c r="F4" s="6" t="n">
+        <v>10.27</v>
+      </c>
+      <c r="G4" s="6" t="n">
+        <v>2.01</v>
+      </c>
+      <c r="H4" s="6" t="n">
+        <v>24.64</v>
+      </c>
+      <c r="I4" s="6" t="n">
+        <v>13.16</v>
+      </c>
+      <c r="J4" s="6" t="n">
+        <v>9.26</v>
+      </c>
+      <c r="K4" s="6" t="n">
+        <v>15.23</v>
+      </c>
+      <c r="L4" s="6" t="n">
+        <v>73.15000000000001</v>
+      </c>
+      <c r="M4" s="6" t="n">
+        <v>43.45</v>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Equity Growth (%)</t>
         </is>
       </c>
-      <c r="B5" s="7" t="n">
+      <c r="B5" s="6" t="n">
         <v>11.57</v>
       </c>
-      <c r="C5" s="7" t="n">
+      <c r="C5" s="6" t="n">
         <v>15.58</v>
       </c>
-      <c r="D5" s="7" t="n">
+      <c r="D5" s="6" t="n">
         <v>13.95</v>
       </c>
-      <c r="E5" s="7" t="n"/>
-[...7 lines deleted...]
-      <c r="M5" s="7" t="n"/>
+      <c r="E5" s="6" t="n">
+        <v>-16.91</v>
+      </c>
+      <c r="F5" s="6" t="n">
+        <v>7.87</v>
+      </c>
+      <c r="G5" s="6" t="n">
+        <v>8.220000000000001</v>
+      </c>
+      <c r="H5" s="6" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="I5" s="6" t="n">
+        <v>-4.48</v>
+      </c>
+      <c r="J5" s="6" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="K5" s="6" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="L5" s="6" t="n">
+        <v>173.49</v>
+      </c>
+      <c r="M5" s="6" t="n">
+        <v>2.31</v>
+      </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Revenue Growth (%)</t>
         </is>
       </c>
-      <c r="B6" s="7" t="n">
-[...16 lines deleted...]
-      <c r="M6" s="7" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-14.84</v>
+      </c>
+      <c r="C6" s="6" t="n">
+        <v>-20.07</v>
+      </c>
+      <c r="D6" s="6" t="n">
+        <v>-3.17</v>
+      </c>
+      <c r="E6" s="6" t="n">
+        <v>7.04</v>
+      </c>
+      <c r="F6" s="6" t="n">
+        <v>-6.17</v>
+      </c>
+      <c r="G6" s="6" t="n">
+        <v>27.03</v>
+      </c>
+      <c r="H6" s="6" t="n">
+        <v>26.31</v>
+      </c>
+      <c r="I6" s="6" t="n">
+        <v>15.25</v>
+      </c>
+      <c r="J6" s="6" t="n">
+        <v>13.18</v>
+      </c>
+      <c r="K6" s="6" t="n">
+        <v>31.47</v>
+      </c>
+      <c r="L6" s="6" t="n">
+        <v>30.68</v>
+      </c>
+      <c r="M6" s="6" t="n">
+        <v>7.27</v>
+      </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="A8" s="4" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Net Profit Growth (%)</t>
         </is>
       </c>
-      <c r="B8" s="7" t="n">
+      <c r="B7" s="6" t="n">
         <v>-9.390000000000001</v>
       </c>
-      <c r="C8" s="7" t="n">
+      <c r="C7" s="6" t="n">
         <v>27.24</v>
       </c>
-      <c r="D8" s="7" t="n">
+      <c r="D7" s="6" t="n">
         <v>172.79</v>
       </c>
-      <c r="E8" s="7" t="n"/>
-[...7 lines deleted...]
-      <c r="M8" s="7" t="n"/>
+      <c r="E7" s="6" t="n">
+        <v>-234.91</v>
+      </c>
+      <c r="F7" s="6" t="n">
+        <v>7.67</v>
+      </c>
+      <c r="G7" s="6" t="n">
+        <v>110.87</v>
+      </c>
+      <c r="H7" s="6" t="n">
+        <v>568.4</v>
+      </c>
+      <c r="I7" s="6" t="n">
+        <v>-88.95999999999999</v>
+      </c>
+      <c r="J7" s="6" t="n">
+        <v>41.82</v>
+      </c>
+      <c r="K7" s="6" t="n">
+        <v>-32.36</v>
+      </c>
+      <c r="L7" s="6" t="n">
+        <v>138.09</v>
+      </c>
+      <c r="M7" s="6" t="n">
+        <v>22.8</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>